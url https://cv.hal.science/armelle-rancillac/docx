--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -214,862 +214,862 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités de 2024 sur les troubles neurologiques du sommeil</w:t>
+                <w:t xml:space="preserve">The Future of Multiple Sclerosis Research: Unlocking Myelin Repair Through Unified Efforts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine du sommeil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multiple Sclerosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4274/jmsr.galenos.2025.2025.1-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953143v1</w:t>
+                <w:t xml:space="preserve">hal-05044397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités de 2024 en santé du sommeil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Actualités 2024 : « Year in Review » du Congrès du sommeil. Une rétrospective incontournable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine du sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.221⟩</w:t>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953108v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités 2024 : « Year in Review » du Congrès du sommeil. Une rétrospective incontournable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Actualités de 2024 en santé du sommeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine du sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.216⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922626v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités de 2024 sur les troubles du sommeil en pédiatrie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Actualités de 2024 sur les troubles neurologiques du sommeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine du sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.9-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.218⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.12-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922654v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 2024 insights into basic research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Actualités de 2024 sur les troubles du sommeil en pédiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine du sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.217⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.9-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953121v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the functional connectivity of astrocytic networks with AstroNet, a graph reconstruction algorithm coupled to image processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New 2024 insights into basic research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-07390-0⟩</w:t>
+              <w:t xml:space="preserve">Médecine du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964208v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocytes at the heart of sleep: from genes to network dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rouach</w:t>
+                <w:t xml:space="preserve">Unveiling the functional connectivity of astrocytic networks with AstroNet, a graph reconstruction algorithm coupled to image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zonca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F C Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Milior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-025-05671-3⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-07390-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05077731v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Future of Multiple Sclerosis Research: Unlocking Myelin Repair Through Unified Efforts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Astrocytes at the heart of sleep: from genes to network dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix F.C. Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lecoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rouach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multiple Sclerosis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (1), pp.207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4274/jmsr.galenos.2025.2025.1-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-025-05671-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05044397v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les astrocytes du VLPO, acteurs clés de la régulation du sommeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine du sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (4), pp.198-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1103,51 +1103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sclérose en plaques, les espoirs de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Louapre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1227,637 +1227,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostaglandin D 2 Controls Local Blood Flow and Sleep-Promoting Neurons in the VLPO via Astrocyte-Derived Adenosine</w:t>
+                <w:t xml:space="preserve">NeuroFrance 2023 — from basic neuroscience to translational discoveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Scharbarg</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glenn Dallérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.2c00660⟩</w:t>
+              <w:t xml:space="preserve">Nature Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (11), pp.824-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44220-023-00136-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007074v1</w:t>
+                <w:t xml:space="preserve">hal-04307081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroFrance 2023 — from basic neuroscience to translational discoveries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upregulation of astroglial connexin 30 impairs hippocampal synaptic activity and recognition memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Dallérac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Moulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44220-023-00136-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (4), pp.e3002075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307081v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upregulation of astroglial connexin 30 impairs hippocampal synaptic activity and recognition memory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Prostaglandin D 2 Controls Local Blood Flow and Sleep-Promoting Neurons in the VLPO via Astrocyte-Derived Adenosine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Scharbarg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ezan</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lecoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (4), pp.e3002075. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.2c00660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083283v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astroglial Cx30 differentially impacts synaptic activity from hippocampal principal cells and interneurons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Megalencephalic leukoencephalopathy with subcortical cysts is a developmental disorder of the gliovascular unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Cohen-Salmon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Alice Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Elorza-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yetim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.24017⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.71379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03207590v3</w:t>
+                <w:t xml:space="preserve">hal-03425460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megalencephalic leukoencephalopathy with subcortical cysts is a developmental disorder of the gliovascular unit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Astroglial Cx30 differentially impacts synaptic activity from hippocampal principal cells and interneurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cohen-Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rouach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, </w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.71379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/glia.24017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425460v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03207590v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropeptide S promotes wakefulness through the inhibition of sleep-promoting VLPO neurons</w:t>
               </w:r>
@@ -1895,51 +1895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43 (1), pp.zsz189. </w:t>
@@ -1977,103 +1977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional connections between the median and the ventrolateral preoptic nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorijn van Der Spek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pierre Bemelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 224 (9), pp.3045 - 3057. </w:t>
@@ -2150,64 +2150,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 222 (3), pp.1153-1167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2235,412 +2235,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02126237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocyte-derived adenosine is central to the hypnogenic effect of glucose</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serotonin and sleep-promoting neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep19107⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (48), pp.78222-78223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270584v1</w:t>
+                <w:t xml:space="preserve">inserm-02119508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin differentially modulates excitatory and inhibitory synaptic inputs to putative sleep-promoting neurons of the ventrolateral preoptic nucleus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Dubourget</w:t>
+                <w:t xml:space="preserve">Astrocyte-derived adenosine is central to the hypnogenic effect of glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Scharbarg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Daenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Guille-Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109 (1), pp.29-40. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.19107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2016.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep19107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02121065v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin and sleep-promoting neurons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Serotonin differentially modulates excitatory and inhibitory synaptic inputs to putative sleep-promoting neurons of the ventrolateral preoptic nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Sangare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dubourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (48), pp.78222-78223. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (1), pp.29-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2016.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02119508v1</w:t>
+                <w:t xml:space="preserve">inserm-02121065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose Induces Slow-Wave Sleep by Exciting the Sleep-Promoting Neurons in the Ventrolateral Preoptic Nucleus: A New Link between Sleep and Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2711,623 +2711,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02121070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BDNF-Dependent Plasticity Induced by Peripheral Inflammation in the Primary Sensory and the Cingulate Cortex Triggers Cold Allodynia and Reveals a Major Role for Endogenous BDNF As a Tuner of the Affective Aspect of Pain</w:t>
+                <w:t xml:space="preserve">Holographic laser Doppler imaging of microvascular blood flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Thibault</w:t>
+                <w:t xml:space="preserve">Caroline Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wee Khang Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Rancillac</w:t>
+                <w:t xml:space="preserve">Amandine Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fan</w:t>
+                <w:t xml:space="preserve">Tanguy Boucneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Snollaerts</w:t>
+                <w:t xml:space="preserve">Manuel Simonutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferezou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (12), pp.2723-2735</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02119514v1</w:t>
+                <w:t xml:space="preserve">hal-01086781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographic laser Doppler imaging of microvascular blood flow</w:t>
+                <w:t xml:space="preserve">BDNF-Dependent Plasticity Induced by Peripheral Inflammation in the Primary Sensory and the Cingulate Cortex Triggers Cold Allodynia and Reveals a Major Role for Endogenous BDNF As a Tuner of the Affective Aspect of Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Magnain</w:t>
+                <w:t xml:space="preserve">Karine Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Castel</w:t>
+                <w:t xml:space="preserve">Wee Khang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Boucneau</w:t>
+                <w:t xml:space="preserve">Marie Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Simonutti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ferezou</w:t>
+                <w:t xml:space="preserve">Thibaut Snollaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (44), pp.14739-14751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0860-14.2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086781v1</w:t>
+                <w:t xml:space="preserve">inserm-02119514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Type I and Type II nNOS-Expressing Interneurons in the Barrel Cortex of Mouse</w:t>
+                <w:t xml:space="preserve">Activation of cortical 5-HT3 receptor-expressing interneurons induces NO mediated vasodilatations and NPY mediated vasoconstrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferezou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Alfonsi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 6, pp.36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncir.2012.00036⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 6, pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncir.2012.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02126239v1</w:t>
+                <w:t xml:space="preserve">inserm-02119566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of cortical 5-HT3 receptor-expressing interneurons induces NO mediated vasodilatations and NPY mediated vasoconstrictions</w:t>
+                <w:t xml:space="preserve">Characterization of Type I and Type II nNOS-Expressing Interneurons in the Barrel Cortex of Mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Rossier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gallopin</w:t>
+                <w:t xml:space="preserve">Fabienne Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 6, pp.50. </w:t>
+              <w:t xml:space="preserve">, 2012, 6, pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncir.2012.00050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncir.2012.00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02119566v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02126239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Neuronal Circuitry Controlling Local Blood Flow in the Cerebral Cortex with Optogenetics in PV::Cre Transgenic Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3374,64 +3374,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired neurovascular coupling in the APPxPS1 mouse model of Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Alzheimer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (10), pp.1221-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3478,77 +3478,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin 3A Receptor Subtype as an Early and Protracted Marker of Cortical Interneuron Subpopulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenija Vucurovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferezou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3599,51 +3599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerative abnormalities in transgenic neocortical neuropeptide Y interneurons expressing tau-green fluorescent protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3651,51 +3651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferezou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 88 (3), pp.487-99. </w:t>
@@ -3784,64 +3784,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (8 / April 15)</w:t>
@@ -3864,453 +3864,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric Oxide Release during Evoked Neuronal Activity in Cerebellum Slices: Detection with Platinized Carbon-Fiber Microelectrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency-domain, wide-field laser Doppler in vivo imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Amatore</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Manon Guille</w:t>
+                <w:t xml:space="preserve">Benoit C. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (18), pp.2762-2764</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02126243v1</w:t>
+                <w:t xml:space="preserve">hal-00258697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-domain, wide-field laser Doppler in vivo imaging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nitric Oxide Release during Evoked Neuronal Activity In Cerebellum Slices. Detection with Platinized Carbon Fiber Microelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Arbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cauli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31 (18), pp.2762-2764</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (1), pp.181-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258697v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric Oxide Release during Evoked Neuronal Activity In Cerebellum Slices. Detection with Platinized Carbon Fiber Microelectrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Nitric Oxide Release during Evoked Neuronal Activity in Cerebellum Slices: Detection with Platinized Carbon-Fiber Microelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Arbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cauli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Guille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 7 (1), pp.181-187</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 7 (1), pp.181-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200500202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335533v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02126243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-dependent recruitment of inhibition mediated by stellate cells in the rat cerebellar cortex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gaël Barbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4363,313 +4363,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00637825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional synaptic plasticity and motor learning in the cerebellum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synapses between parallel fibres and stellate cells express long-term changes in synaptic efficacy in rat cerebellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Crépel</w:t>
+                <w:t xml:space="preserve">A. Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Crepel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36866/pn.55.20⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 554, pp.707-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2003.055871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02121125v1</w:t>
+                <w:t xml:space="preserve">hal-00077796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synapses between parallel fibres and stellate cells express long-term changes in synaptic efficacy in rat cerebellum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Mechanisms underlying cannabinoid inhibition of presynaptic Ca2+ influx at parallel fibre synapses of the rat cerebellum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Crepel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 554, pp.707-720. </w:t>
+              <w:t xml:space="preserve">, 2004, 557, pp.159-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2003.055871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2004.063263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077796v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms underlying cannabinoid inhibition of presynaptic Ca2+ influx at parallel fibre synapses of the rat cerebellum.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bidirectional synaptic plasticity and motor learning in the cerebellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Daniel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Crepel</w:t>
+                <w:t xml:space="preserve">Francis Crépel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 557, pp.159-174. </w:t>
+              <w:t xml:space="preserve">Physiology News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2004.063263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36866/pn.55.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077808v1</w:t>
+                <w:t xml:space="preserve">inserm-02121125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical GABA interneurons in neurovascular coupling: relays for subcortical vasoactive pathways.</w:t>
               </w:r>
@@ -4681,51 +4681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cauli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.K. Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Serluca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4815,51 +4815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes van Der Steen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4946,51 +4946,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Year in Review » du Congrès du Sommeil - Une rétrospective incontournable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le congrès du sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Recherche et Médecine du Sommeil (SFRMS); Société de Pneumologie de Langue Française (SPLF), Nov 2025, Strasbourg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5050,51 +5050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ferezou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simonutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5190,103 +5190,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du BDNF et des Interactions Neurogliales dans la Régulation du Sommeil Lent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lecoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rezaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le congrès du sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
@@ -5309,385 +5309,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of BDNF and of neuroglial interactiosn in the VLPO during sleep-wake cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sleep-and wake-dependent changes of sleep-promoting neurons within the VLPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lecoin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du sommeil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Virtual, France</w:t>
+              <w:t xml:space="preserve">FENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Virtual Forum, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089282v1</w:t>
+                <w:t xml:space="preserve">hal-04089296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep-and wake-dependent changes of sleep-promoting neurons within the VLPO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Regulation of BDNF and of neuroglial interactiosn in the VLPO during sleep-wake cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lecoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rouach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Virtual Forum, France</w:t>
+              <w:t xml:space="preserve">Congrès du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089296v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide S inhibits sleep-promoting neurons into the VLPO to favor wakefulness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Neuropeptide S promotes wakefulness through the inhibition of sleep-promoting ventrolateral preoptic nucleus neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France. </w:t>
+              <w:t xml:space="preserve">The SLeeping Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089401v1</w:t>
+                <w:t xml:space="preserve">hal-04089393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Connexin 30 overexpression on astroglial and neuronal networks</w:t>
               </w:r>
@@ -5705,114 +5705,114 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-P. Bemelmans</w:t>
+                <w:t xml:space="preserve">A-P Bemelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charvériat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroglia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089378v1</w:t>
+                <w:t xml:space="preserve">hal-04089782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Connexin 30 overexpression on astroglial and neuronal networks</w:t>
               </w:r>
@@ -5830,239 +5830,239 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-P Bemelmans</w:t>
+                <w:t xml:space="preserve">A-P. Bemelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charvériat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Euroglia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089782v1</w:t>
+                <w:t xml:space="preserve">hal-04089378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide S promotes wakefulness through the inhibition of sleep-promoting ventrolateral preoptic nucleus neurons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Neuropeptide S inhibits sleep-promoting neurons into the VLPO to favor wakefulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Hardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The SLeeping Brain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France. </w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089393v1</w:t>
+                <w:t xml:space="preserve">hal-04089401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6074,269 +6074,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités respiratoires 2025 Présentée par Justine Frija (MCU-PH à l’université Paris Cité et à l’AP-HP).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Actualités 2025 en neurosciences cliniques : Lucie Barateau (MCU-PH en physiologie et médecine du sommeil, Montpellier).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530016v1</w:t>
+                <w:t xml:space="preserve">hal-05529971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités 2025 en neurosciences fondamentales : présentée par Armelle Rancillac (Chargée de Recherche à l’Inserm, Collège de France, Paris).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Actualités respiratoires 2025 Présentée par Justine Frija (MCU-PH à l’université Paris Cité et à l’AP-HP).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Frija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529992v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités 2025 en neurosciences cliniques : Lucie Barateau (MCU-PH en physiologie et médecine du sommeil, Montpellier).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Actualités 2025 en neurosciences fondamentales : présentée par Armelle Rancillac (Chargée de Recherche à l’Inserm, Collège de France, Paris).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529971v1</w:t>
+                <w:t xml:space="preserve">hal-05529992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les astrocytes du VLPO, acteurs clés de la régulation du sommeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6367,77 +6367,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In mice and humans, the brain’s blood vessels mature postnatally to acquire barrier and contractile properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Gelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6562,51 +6562,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53908E65"/>
+    <w:nsid w:val="10109E3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6793,51 +6793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-rancillac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1085-5929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089325656" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Rancillac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.219" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.221" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922626v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.216" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudoignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953121v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallopin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.217" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zonca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Bellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milior" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Visser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07390-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F.C. Bellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Walter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecoin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chauveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05671-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4274/jmsr.galenos.2025.2025.1-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04953969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2024.10.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louapre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Nait Oumesmar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plassart-Schiess" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Scharbarg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.2c00660" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dall&#233;rac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44220-023-00136-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Hardy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ezan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis-Pierre Bemelmans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002075" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03207590v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen-Salmon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425460v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Elorza-Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chagnot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yetim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.71379" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02267450v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lardant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsz189" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorijn van Der Spek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pierre Bemelmans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-019-01935-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02126237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubourget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sangare" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Geoffroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-016-1265-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270584v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daenens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guille-Collignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19107" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121065v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.05.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02119508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0609-15.2015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02119514v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thibault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Khang Lin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Snollaerts" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0860-14.2014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Castel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Boucneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02126239v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrenoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gauthier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alfonsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2012.00036" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02119566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rossier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2012.00050" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02119519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Urban" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martinez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2012.00105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156720512804142859" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Vucurovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chameau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp310" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02126241v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.22234" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B13292328BEE090B33724659511AFC5C052D3DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261650v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vitalis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02126243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500202" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHBPX9TQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit C. Forget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335533v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ga&#235;l Barbara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20473" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L7T69LCQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121125v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cr&#233;pel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36866/pn.55.20" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077796v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rancillac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crepel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2003.055871" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.063263" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086334v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cauli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.K. Tong" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serluca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambolez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3065-04.2004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02120677v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Goossens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Der Steen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Oberdick" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2026.01.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386362v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puyo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferezou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonutti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMEiCON.2015.7399525" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rezaig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecoin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089296v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hardy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-P. Bemelmans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouthon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charv&#233;riat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089782v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-P Bemelmans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089393v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05530016v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Frija" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05529992v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05529971v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429670v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Slaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Federici" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Gelot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-rancillac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1085-5929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089325656" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Rancillac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4274/jmsr.galenos.2025.2025.1-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.216" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953108v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.221" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudoignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.218" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallopin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zonca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Bellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milior" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Visser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07390-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F.C. Bellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Walter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecoin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chauveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05671-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04953969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2024.10.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louapre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Nait Oumesmar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plassart-Schiess" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dall&#233;rac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44220-023-00136-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Hardy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ezan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis-Pierre Bemelmans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002075" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Scharbarg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.2c00660" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Elorza-Vidal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chagnot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yetim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.71379" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03207590v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen-Salmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02267450v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lardant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsz189" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorijn van Der Spek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pierre Bemelmans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-019-01935-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02126237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubourget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sangare" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Geoffroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-016-1265-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02119508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daenens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guille-Collignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19107" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121065v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.05.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0609-15.2015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Castel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Boucneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02119514v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thibault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Khang Lin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Snollaerts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0860-14.2014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02119566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrenoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rossier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2012.00050" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02126239v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alfonsi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2012.00036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02119519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Urban" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martinez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2012.00105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156720512804142859" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Vucurovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chameau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp310" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02126241v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.22234" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B13292328BEE090B33724659511AFC5C052D3DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261650v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vitalis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit C. Forget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02126243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500202" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHBPX9TQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ga&#235;l Barbara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20473" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L7T69LCQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rancillac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crepel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2003.055871" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.063263" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cr&#233;pel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36866/pn.55.20" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086334v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cauli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.K. Tong" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serluca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambolez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3065-04.2004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02120677v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Goossens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Der Steen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Oberdick" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2026.01.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386362v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puyo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferezou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonutti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMEiCON.2015.7399525" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rezaig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089296v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecoin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089393v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089782v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hardy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-P Bemelmans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouthon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charv&#233;riat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-P. Bemelmans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089401v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05529971v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05530016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Frija" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05529992v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429670v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Slaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Federici" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Gelot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>