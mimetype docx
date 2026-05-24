--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -292,287 +292,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités 2024 : « Year in Review » du Congrès du sommeil. Une rétrospective incontournable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actualités de 2024 en santé du sommeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine du sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.216⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922626v1</w:t>
+                <w:t xml:space="preserve">hal-04953108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités de 2024 en santé du sommeil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+                <w:t xml:space="preserve">Actualités de 2024 sur les troubles neurologiques du sommeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine du sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.221⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.12-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953108v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités de 2024 sur les troubles neurologiques du sommeil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actualités 2024 : « Year in Review » du Congrès du sommeil. Une rétrospective incontournable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine du sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.12-15. </w:t>
+              <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953143v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités de 2024 sur les troubles du sommeil en pédiatrie</w:t>
               </w:r>
@@ -1227,252 +1227,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroFrance 2023 — from basic neuroscience to translational discoveries</w:t>
+                <w:t xml:space="preserve">Upregulation of astroglial connexin 30 impairs hippocampal synaptic activity and recognition memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Dallérac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eléonore Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44220-023-00136-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (4), pp.e3002075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307081v1</w:t>
+                <w:t xml:space="preserve">hal-04083283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upregulation of astroglial connexin 30 impairs hippocampal synaptic activity and recognition memory</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NeuroFrance 2023 — from basic neuroscience to translational discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis-Pierre Bemelmans</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glenn Dallérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (4), pp.e3002075. </w:t>
+              <w:t xml:space="preserve">Nature Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (11), pp.824-826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44220-023-00136-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083283v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prostaglandin D 2 Controls Local Blood Flow and Sleep-Promoting Neurons in the VLPO via Astrocyte-Derived Adenosine</w:t>
               </w:r>
@@ -1726,51 +1726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astroglial Cx30 differentially impacts synaptic activity from hippocampal principal cells and interneurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cohen-Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1895,51 +1895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43 (1), pp.zsz189. </w:t>
@@ -2003,51 +2003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorijn van Der Spek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pierre Bemelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5309,260 +5309,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep-and wake-dependent changes of sleep-promoting neurons within the VLPO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of BDNF and of neuroglial interactiosn in the VLPO during sleep-wake cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lecoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rouach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Virtual Forum, France</w:t>
+              <w:t xml:space="preserve">Congrès du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089296v1</w:t>
+                <w:t xml:space="preserve">hal-04089282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of BDNF and of neuroglial interactiosn in the VLPO during sleep-wake cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sleep-and wake-dependent changes of sleep-promoting neurons within the VLPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lecoin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Canini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du sommeil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Virtual, France</w:t>
+              <w:t xml:space="preserve">FENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Virtual Forum, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089282v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropeptide S promotes wakefulness through the inhibition of sleep-promoting ventrolateral preoptic nucleus neurons</w:t>
               </w:r>
@@ -5587,51 +5587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Lardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5667,402 +5667,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Connexin 30 overexpression on astroglial and neuronal networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Charvériat</w:t>
+                <w:t xml:space="preserve">Neuropeptide S inhibits sleep-promoting neurons into the VLPO to favor wakefulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lardant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">, May 2019, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089782v1</w:t>
+                <w:t xml:space="preserve">hal-04089401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Connexin 30 overexpression on astroglial and neuronal networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A-P Bemelmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charvériat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroglia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089378v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide S inhibits sleep-promoting neurons into the VLPO to favor wakefulness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Hardy</w:t>
+                <w:t xml:space="preserve">Impact of Connexin 30 overexpression on astroglial and neuronal networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-P. Bemelmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mouthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charvériat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France. </w:t>
+              <w:t xml:space="preserve">Euroglia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089401v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6562,51 +6562,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10109E3A"/>
+    <w:nsid w:val="0EA2EE6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6793,51 +6793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-rancillac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1085-5929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089325656" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Rancillac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4274/jmsr.galenos.2025.2025.1-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.216" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953108v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.221" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudoignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.218" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallopin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zonca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Bellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milior" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Visser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07390-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F.C. Bellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Walter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecoin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chauveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05671-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04953969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2024.10.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louapre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Nait Oumesmar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plassart-Schiess" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dall&#233;rac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44220-023-00136-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Hardy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ezan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis-Pierre Bemelmans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002075" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Scharbarg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.2c00660" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Elorza-Vidal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chagnot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yetim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.71379" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03207590v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen-Salmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02267450v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lardant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsz189" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorijn van Der Spek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pierre Bemelmans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-019-01935-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02126237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubourget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sangare" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Geoffroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-016-1265-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02119508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daenens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guille-Collignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19107" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121065v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.05.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0609-15.2015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Castel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Boucneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02119514v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thibault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Khang Lin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Snollaerts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0860-14.2014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02119566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrenoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rossier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2012.00050" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02126239v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alfonsi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2012.00036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02119519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Urban" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martinez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2012.00105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156720512804142859" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Vucurovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chameau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp310" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02126241v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.22234" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B13292328BEE090B33724659511AFC5C052D3DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261650v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vitalis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit C. Forget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02126243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500202" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHBPX9TQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ga&#235;l Barbara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20473" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L7T69LCQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rancillac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crepel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2003.055871" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.063263" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cr&#233;pel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36866/pn.55.20" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086334v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cauli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.K. Tong" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serluca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambolez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3065-04.2004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02120677v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Goossens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Der Steen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Oberdick" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2026.01.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386362v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puyo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferezou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonutti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMEiCON.2015.7399525" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rezaig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089296v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecoin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089393v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089782v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hardy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-P Bemelmans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouthon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charv&#233;riat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-P. Bemelmans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089401v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05529971v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05530016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Frija" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05529992v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429670v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Slaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Federici" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Gelot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-rancillac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1085-5929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089325656" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Rancillac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4274/jmsr.galenos.2025.2025.1-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.221" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.216" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dudoignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.218" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallopin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zonca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Bellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milior" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Visser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07390-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F.C. Bellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Walter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecoin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chauveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05671-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04953969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2024.10.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louapre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Nait Oumesmar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plassart-Schiess" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Hardy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moulard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ezan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis-Pierre Bemelmans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307081v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dall&#233;rac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44220-023-00136-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Scharbarg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.2c00660" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Elorza-Vidal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chagnot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yetim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.71379" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03207590v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen-Salmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02267450v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauveau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lardant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsz189" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorijn van Der Spek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pierre Bemelmans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-019-01935-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02126237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubourget" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sangare" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Geoffroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-016-1265-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02119508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daenens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guille-Collignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19107" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121065v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.05.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0609-15.2015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Castel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Boucneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02119514v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thibault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Khang Lin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Snollaerts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0860-14.2014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02119566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrenoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rossier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2012.00050" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02126239v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alfonsi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2012.00036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02119519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Urban" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martinez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2012.00105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121086v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156720512804142859" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Vucurovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chameau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp310" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02126241v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.22234" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B13292328BEE090B33724659511AFC5C052D3DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261650v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vitalis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit C. Forget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02126243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500202" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHBPX9TQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ga&#235;l Barbara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20473" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L7T69LCQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rancillac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crepel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2003.055871" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2004.063263" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02121125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cr&#233;pel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36866/pn.55.20" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086334v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cauli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.K. Tong" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serluca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambolez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3065-04.2004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02120677v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Goossens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Der Steen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Oberdick" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2026.01.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386362v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puyo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferezou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonutti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMEiCON.2015.7399525" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rezaig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecoin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089296v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089393v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089401v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089782v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hardy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ezan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-P Bemelmans" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouthon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charv&#233;riat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089378v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-P. Bemelmans" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05529971v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05530016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Frija" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05529992v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429670v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Slaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Federici" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Gelot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>