--- v0 (2026-03-15)
+++ v1 (2026-05-27)
@@ -1553,169 +1553,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La preuve et le témoignage dans Arden of Faversham (1592) et A Warning for Fair Women (1599)</w:t>
+                <w:t xml:space="preserve">The Miniature v. the Monument in The Tryall of Chevalry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camilla Caporicci and Armelle Sabatier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Témoigner à l’âge classique et moderne : des sens au sens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.563-574., 2019</w:t>
+              <w:t xml:space="preserve">The Art of Picturing in Renaissance English Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.179-196, 2019, 9780367425197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914669v1</w:t>
+                <w:t xml:space="preserve">hal-03946965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Miniature v. the Monument in The Tryall of Chevalry</w:t>
+                <w:t xml:space="preserve">La preuve et le témoignage dans Arden of Faversham (1592) et A Warning for Fair Women (1599)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Art of Picturing in Renaissance English Literature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.179-196, 2019, 9780367425197</w:t>
+              <w:t xml:space="preserve">Témoigner à l’âge classique et moderne : des sens au sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.563-574., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946965v1</w:t>
+                <w:t xml:space="preserve">hal-03914669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synesthésie et sculpture dans l’Angleterre élisabéthaine</w:t>
               </w:r>
@@ -1841,173 +1841,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabethan and/or Jacobean style: continuity and changes in early English Renaissance sculpture»</w:t>
+                <w:t xml:space="preserve">The Body and the Law in Measure for Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Muriel Cunin et Martine Yvernault. </w:t>
+              <w:t xml:space="preserve">Delphine Lemonnier-Texier et Guillaume Winter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde(s) en mouvement. Mutations et innovations à la fin du Moyen Age et au début de la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 269-274, Presses Universitaires de Limoges, 2012</w:t>
+              <w:t xml:space="preserve">Measure for Measure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.35-43, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947015v1</w:t>
+                <w:t xml:space="preserve">hal-03947023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Body and the Law in Measure for Measure</w:t>
+                <w:t xml:space="preserve">Elizabethan and/or Jacobean style: continuity and changes in early English Renaissance sculpture»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delphine Lemonnier-Texier et Guillaume Winter. </w:t>
+              <w:t xml:space="preserve">Muriel Cunin et Martine Yvernault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measure for Measure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.35-43, 2012</w:t>
+              <w:t xml:space="preserve">Monde(s) en mouvement. Mutations et innovations à la fin du Moyen Age et au début de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 269-274, Presses Universitaires de Limoges, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947023v1</w:t>
+                <w:t xml:space="preserve">hal-03947015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2162,51 +2162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Sabatier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.5446" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914708v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.4508" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914711v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.874" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4281" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.2925" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02381880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jorrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van Ruymbeke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.3780" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03758125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysia Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amfreville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4777" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gadbin-George" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Rogez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wrobel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Beplate" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunon-Ernst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Armelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946965v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Sabatier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.5446" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914708v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.4508" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914711v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.874" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4281" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.2925" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02381880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jorrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van Ruymbeke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.3780" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03758125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysia Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amfreville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4777" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gadbin-George" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Rogez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wrobel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03915827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Beplate" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunon-Ernst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03916797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Armelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>