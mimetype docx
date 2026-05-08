--- v0 (2026-03-12)
+++ v1 (2026-05-08)
@@ -230,557 +230,591 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisation d'événements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
+          <w:t xml:space="preserve">Femmes, filles... quels futurs ?</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Visibiliser les femmes invisibilisées</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Dijon, 18 mars 2026. Avec C. François-Denève (CPTC, UBE) et N. Diassinous (ICTT, Avignon université)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:i w:val="1"/>
+            <w:iCs w:val="1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
           <w:t xml:space="preserve">Les presses universitaires et l’édition numérique ouverte</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> : bilan et perspectives</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">. Dijon, 4-5 Novembre 2024.</w:t>
+        <w:t xml:space="preserve">. Dijon, 4-5 Novembre 2024. Avec D. Battesti et H. Garric</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">La visibilité des revues scientifiques françaises</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> - journées organisées dans le cadre du projet Mir@bel2022</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">. Lyon, 13-14 novembre 2023. Co-organisation avec P. Ribbe, coord. du projet Mir@bel2022 et S. Fotiadi, coord. du réseau Mir@bel, et le comité de pilotage du réseau Mir@bel A. Fichot, S. Fotiadi, B. Teissier</w:t>
+        <w:t xml:space="preserve">. Lyon, 13-14 novembre 2023. Avec P. Ribbe, coord. du projet Mir@bel2022 et S. Fotiadi, coord. du réseau Mir@bel, et le comité de pilotage du réseau Mir@bel A. Fichot, S. Fotiadi, B. Teissier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mir@bel - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10e Assemblée générale du réseau</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">. Dijon, 27-28 juin 2022. Co-organisation avec A. Fichot, S. Fotiadi, B. Teissier</w:t>
+        <w:t xml:space="preserve">. Dijon, 27-28 juin 2022. Avec A. Fichot, S. Fotiadi, B. Teissier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Repères - </w:t>
-      </w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Casuhal - </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2e rencontres du réseau</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. En visioconférence, 2 février 2021. Avec V. Cohoner, F. Gouzi, J.-L. de Ochandiano, B. Pochet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casuhal - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:i w:val="1"/>
+            <w:iCs w:val="1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">2e rencontres du réseau</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">. Conférence : &amp;quot;Science ouverte, République numérique et archive ouverte : quoi de neuf ?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp;quot;</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">. Dijon, 31 mai-1er juin 2018. Co-organisation avec N. Alarcon, L. Albaret, M. Delhaye, M.-L. Edwards, A. Lassailly-Bondaz.</w:t>
+        <w:t xml:space="preserve">. Dijon, 31 mai-1er juin 2018. Avec N. Alarcon, L. Albaret, M. Delhaye, M.-L. Edwards, A. Lassailly-Bondaz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Medici - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7e Journées du réseau</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">. Dijon, 9-11 octobre 2017. Co-organisation réseaux MEDICI et MIR@BEL</w:t>
+        <w:t xml:space="preserve">. Dijon, 9-11 octobre 2017. Avec les réseaux MEDICI et MIR@BEL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisation de la 2e table-ronde : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp;quot;</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Référencer et documenter : quel écosystème pour les revues et collections ?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">&amp;quot;.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mir@bel - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">6e Assemblée générale du réseau</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, Dijon, 15-16 mai 2017. Co-organisation avec A. Fichot, S. Fotiadi, B. Teissier</w:t>
+        <w:t xml:space="preserve">, Dijon, 15-16 mai 2017. Avec A. Fichot, S. Fotiadi, B. Teissier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Publications SHS : l'édition électronique ouverte, pourquoi, comment ?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Dijon, 19 mai 2016 - Journée d'étude organisée avec A. Viola.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Animation ou participation à des réseaux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mir@bel</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2016 - ...) : co-animation du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">réseau Mir@bel, adossé à une base de connaissances</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Repères</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2018 - ...) : membre, co-animation [2018-fév. 2023] et co-création en 2018 du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">réseau Repères</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Medici</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2016 - ...) : membre du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">réseau Medici</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, et animation du Groupe d'intérêt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Référencement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> [2017-2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Casuhal</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2017 - ...) : membre et co-animation [2017-2020] du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">réseau CasuHAL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hiphiscitech</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2013-2015) : co-création du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">réseau Hiphiscitech</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Archive ouverte HAL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Administration du portail HAL du Réseau national des MSH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Gestion de la collection HAL de la Maison des Sciences de l'Homme de Dijon (MSHD)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Assistance aux dépôts dans l'archive ouverte HAL-uB : dépôts de texte intégral, création et alignement des identifiants numériques (Orcid, idHAL, Idref)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -810,117 +844,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre visibles les politiques de publications des revues scientifiques françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fotiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -930,564 +964,564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revues du PEPSO-BFC. Pôle d’édition publique science ouverte Bourgogne Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Cuzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Marchal-Ninosque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les presses universitaires et l’édition numérique ouverte : bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Éditions universitaires de Dijon : la transition numérique ouverte de presses bientôt centenaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les presses universitaires et l'édition numérique ouverte : bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre légal, levier du référencement : un engagement du pôle éditorial de Bourgogne Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Léa Mirey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es journées du réseau Médici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toulouse, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preo : pépinière de revues en open access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'échanges sur les revues en SHS - 3è journées du réseau Repères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CasuHal : HAL Open Access Repository Users Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes Journées CasuHal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1497,271 +1531,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères, un réseau pour les plateformes de revues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Bayoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cohoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabesques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108, pp.8-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/arabesques.3135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Réseau de pépinières de revues scientifiques REPÈRES : un révélateur de la complémentarité des métiers de l'infodoc et de l'édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Pratiques éditoriales dans les métiers et services de l’information-documentation, 2 (2), pp.144-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La doc, tout un art !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 40 (2), pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01148965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1771,495 +1805,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclaration des politiques des revues scientifiques françaises : un nouveau service via Mir@bel et Sherpa Romeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDICI, cycle de webinaires 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Médici - réseau des métiers de l'édition scientifique publique, Dec 2021, Lyon et Dijon (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preo, pépinière de revues pour accompagner les chercheurs sur la voie de l'édition numérique ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Science Ouverte : Quelles pistes pour publier autrement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Oct 2019, Villers-les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une initiative locale de revues et collections électroniques en SHS : perspective 2020 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications SHS : l'édition électronique ouverte, pourquoi, comment ? - journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armelle Thomas; Agnès Viola, May 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau HiPhiSciTech : Retour d'expérience sur ses deux premières années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire en réseau : conditions d'une réussite sur fond de retours d'expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau MUST « Musées, Patrimoine et Culture Scientifiques, Techniques et Industriels »; OCIM "Observation Coopération Information Muséales", Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01137203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servicio pregunta-respuesta &amp;quot;ruedesfacs&amp;quot;: una nueva respuesta universitaria para los estudiantes-investigadores en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jaffrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SALALM 54</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SALALM: Seminar on the Acquisition of Latin American Library Materials, Jul 2009, Berlin, Alemania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01136990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oferta francesa de servicios de referencia en línea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jaffrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SALALM 54</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SALALM: Seminar on the Acquisition of Latin American Library Materials, Jul 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01137061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2269,395 +2303,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for journals that wish to establish a “data policy” related to their publications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Guigonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jouguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Comité pour la science ouverte. 2021, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations aux revues souhaitant définir une « politique de données » liées aux publications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guigonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Comité pour la science ouverte. 2020, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casuhal - Enquête Adhérents 2020 : synthèse des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Lentretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Casuhal. 2020, 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2667,219 +2701,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères QUERO - Préconisations pour la qualité des revues scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Catherine Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc de Ochandiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir@bel: a free gateway to journals’ contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Thomas</w:t>
+                <w:t xml:space="preserve">Bernard Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2947,51 +2981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57A3D6C6"/>
+    <w:nsid w:val="1DCBD6BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3095,51 +3129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D4BDDA5"/>
+    <w:nsid w:val="013F37F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3243,51 +3277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3E3ED464"/>
+    <w:nsid w:val="62693D03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3391,51 +3425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="879F136B"/>
+    <w:nsid w:val="E94DE8CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3631,51 +3665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2801-9769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278900240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-pnso3.sciencesconf.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://visibilite-revues.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirabel2022.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reperes2021.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://casuhal2018.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medici2017.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/video/medici/referencer_et_documenter_quel_ecosysteme_pour_les_revues_et_collections.39771" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agmirabel2017.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publishs2016.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-mirabel.info" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://corist-shs.cnrs.fr/Reperes_pepinieresreseau_2019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medici.cnrs.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casuhal.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hiphiscitech.org/realisation-archive-ouverte/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-rnmsh.archives-ouvertes.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/MSHD" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-bourgogne.archives-ouvertes.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnmsh.hal.science/hal-05224041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teissier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fotiadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Cuzacq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Marchal-Ninosque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noirot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04802569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-L&#233;a Mirey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03674103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01958402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alarcon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Edwards" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Albaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018453v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Bayoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohoner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03037321v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03605445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02375993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01949788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jaffrez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640532v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Catherine Gouzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03594383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03263566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lentretien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03060601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03541801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Vazquez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/armelle-thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2801-9769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278900240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fff.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-pnso3.sciencesconf.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://visibilite-revues.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirabel2022.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reperes2021.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://casuhal2018.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medici2017.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/video/medici/referencer_et_documenter_quel_ecosysteme_pour_les_revues_et_collections.39771" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agmirabel2017.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publishs2016.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-mirabel.info" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://corist-shs.cnrs.fr/Reperes_pepinieresreseau_2019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medici.cnrs.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casuhal.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hiphiscitech.org/realisation-archive-ouverte/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-rnmsh.archives-ouvertes.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/MSHD" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-bourgogne.archives-ouvertes.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnmsh.hal.science/hal-05224041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teissier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fotiadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Cuzacq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Marchal-Ninosque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noirot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04802569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-L&#233;a Mirey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03674103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01958402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alarcon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Edwards" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Albaret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Bayoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohoner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03037321v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03605445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02375993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01949788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jaffrez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Catherine Gouzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03594383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03263566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lentretien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03060601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03541801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Vazquez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>