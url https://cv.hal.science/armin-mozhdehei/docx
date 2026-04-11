--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -175,498 +175,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...148 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04787⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164, pp.144501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0328110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227918v2</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556122v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How special are the dynamics of deep eutectic solvents? A Look at the Prototypical Case of Ethaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163, pp.134506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0289812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Colossal Effect of Nanopore Surface Ionic Charge on the Dynamics of Confined Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia-Marie Meinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227918v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diffraction-limited mid-infrared microspectroscopy to reveal a micron-thick interfacial water layer signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Slodczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirik Almklov Magnussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 148 (13), pp.2941-2955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3an00138e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04190435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -676,1056 +660,1056 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Pore Surface Chemistry: A Tool to Control Water Confinement Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolvATE2025: 8èmes rencontres scientifiques du GDR SolvATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and Thermodynamic Behavior of Water–THF Hydrates in Confined Mesoporous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR hydrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Besancon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Dynamics in Porous Materials: What can we learn from Quasielastic Neutron Scattering?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMARTER8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luís Mafra (Chair, University of Aveiro), Sep 2024, Aveiro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Journées de la Diffusion Neutronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vanessa Coulet, Sep 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732595v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Diffusion Neutronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vanessa Coulet, Sep 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">CNRS GDR Groupement de recherche SolvATE Solvatation : Avancées Théoriques et Expérimentales (Solvate 2024: 7th meeting of solvate network )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesca Ingrosso, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732570v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton Conductivity in Hydrated Sulfonated Porous Aromatic Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Senker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bettermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRS GDR Groupement de recherche SolvATE Solvatation : Avancées Théoriques et Expérimentales (Solvate 2024: 7th meeting of solvate network )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Francesca Ingrosso, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées de le Diffusion Neutronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V. Coulet, Sep 2024, Hyeres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842346v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Conductivity in Hydrated Sulfonated Porous Aromatic Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water Dynamics in Porous Materials: What can we learn from Quasielastic Neutron Scattering?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bettermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Bettermann</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de le Diffusion Neutronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, V. Coulet, Sep 2024, Hyeres, France</w:t>
+              <w:t xml:space="preserve">SMARTER8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luís Mafra (Chair, University of Aveiro), Sep 2024, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732546v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Measurements of Micron-thick Interphase Thermodynamics along a Water-Rock Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Slodczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04182744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Transitions in a Dual Porous Media Connecting Nano-scale Throats to Millimeter-scale Pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Slodczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04092126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of Thermodynamic Properties of in-pore Water when Coming Closer to a Solid Boundary: the Notion of Interphase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Slodczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04092125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1735,154 +1719,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Confinement Modulate Deep Eutectic Solvents Structure and Translational/Local Dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1892,114 +1876,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic role of solid-liquid and liquid-gas interfaces on the water-rock interaction in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Université d'Orléans, 2023. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023ORLE1011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04297631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2146,51 +2130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227918v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lenz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gries" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia-Marie Meinert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04787" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04190435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Almklov Magnussen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an00138e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marescot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bettermann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Senker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04297631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ORLE1011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0328110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227918v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lenz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gries" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia-Marie Meinert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04787" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04190435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Almklov Magnussen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an00138e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marescot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Senker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bettermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-463" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04297631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ORLE1011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>