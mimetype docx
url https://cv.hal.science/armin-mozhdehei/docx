--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556122v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How special are the dynamics of deep eutectic solvents? A Look at the Prototypical Case of Ethaline</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colossal Effect of Nanopore Surface Ionic Charge on the Dynamics of Confined Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma Dupont</w:t>
+                <w:t xml:space="preserve">Philip Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia-Marie Meinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0289812⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227895v2</w:t>
+                <w:t xml:space="preserve">hal-05227918v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colossal Effect of Nanopore Surface Ionic Charge on the Dynamics of Confined Water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How special are the dynamics of deep eutectic solvents? A Look at the Prototypical Case of Ethaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Gries</w:t>
+                <w:t xml:space="preserve">Basma Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia-Marie Meinert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163, pp.134506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0289812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227918v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction-limited mid-infrared microspectroscopy to reveal a micron-thick interfacial water layer signature</w:t>
               </w:r>
@@ -726,51 +726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolvATE2025: 8èmes rencontres scientifiques du GDR SolvATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
@@ -946,51 +946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1071,64 +1071,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRS GDR Groupement de recherche SolvATE Solvatation : Avancées Théoriques et Expérimentales (Solvate 2024: 7th meeting of solvate network )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francesca Ingrosso, Nov 2024, Dijon, France</w:t>
@@ -1772,64 +1772,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t>
@@ -2130,51 +2130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0328110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227918v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lenz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gries" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia-Marie Meinert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04787" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04190435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Almklov Magnussen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an00138e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marescot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Senker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bettermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-463" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04297631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ORLE1011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0328110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227918v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lenz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia-Marie Meinert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04787" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04190435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirik Almklov Magnussen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an00138e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marescot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Senker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bettermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-463" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04297631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ORLE1011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>