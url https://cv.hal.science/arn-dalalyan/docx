--- v0 (2026-03-09)
+++ v1 (2026-05-07)
@@ -730,469 +730,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence regions and minimax rates in outlier-robust estimation on the probability simplex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exponential weights in multivariate regression and a low-rankness favoring prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnak Dalalyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (2), </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/20-EJS1731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/19-AIHP1010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493894v1</w:t>
+                <w:t xml:space="preserve">hal-04493899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential weights in multivariate regression and a low-rankness favoring prior</w:t>
+                <w:t xml:space="preserve">On sampling from a log-concave density using kinetic Langevin diffusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnak Dalalyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Riou-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/19-AIHP1010⟩</w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/19-BEJ1178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493899v1</w:t>
+                <w:t xml:space="preserve">hal-04493895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On sampling from a log-concave density using kinetic Langevin diffusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confidence regions and minimax rates in outlier-robust estimation on the probability simplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir-Hossein Bateni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnak Dalalyan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Riou-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (3), </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3150/19-BEJ1178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/20-EJS1731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493895v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional linear functional estimation in sparse Gaussian models and robust estimation of the mean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnak S Dalalyan</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnak Dalalyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/19-EJS1590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694889v2</w:t>
+                <w:t xml:space="preserve">hal-04493908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional linear functional estimation in sparse Gaussian models and robust estimation of the mean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnak Dalalyan</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnak S Dalalyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/19-EJS1590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/19-EJS1590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04493908v1</w:t>
+                <w:t xml:space="preserve">hal-01694889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-friendly guarantees for the Langevin Monte Carlo with inaccurate gradient</w:t>
               </w:r>
@@ -1263,512 +1263,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the prediction loss of the lasso in the partially labeled setting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bellec</w:t>
+                <w:t xml:space="preserve">Estimating linear functionals of a sparse family of Poisson means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnak Dalalyan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/18-EJS1457⟩</w:t>
+              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.331-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11203-018-9173-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493913v1</w:t>
+                <w:t xml:space="preserve">hal-04494733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating linear functionals of a sparse family of Poisson means</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Collier</w:t>
+                <w:t xml:space="preserve">On the exponentially weighted aggregate with the Laplace prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnak Dalalyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnak Dalalyan</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Grappin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11203-018-9173-0⟩</w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/17-AOS1626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494733v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the exponentially weighted aggregate with the Laplace prior</w:t>
+                <w:t xml:space="preserve">Optimal Kullback–Leibler aggregation in mixture density estimation by maximum likelihood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnak Dalalyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quentin Paris</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sebbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (5), </w:t>
+              <w:t xml:space="preserve">Mathematical Statistics and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/17-AOS1626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/msl/1-1-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494732v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Kullback–Leibler aggregation in mixture density estimation by maximum likelihood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnak Dalalyan</w:t>
+                <w:t xml:space="preserve">Estimating linear functionals of a sparse family of Poisson means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Sebbar</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnak S Dalalyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Statistics and Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493910v1</w:t>
+                <w:t xml:space="preserve">hal-01656605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating linear functionals of a sparse family of Poisson means</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Collier</w:t>
+                <w:t xml:space="preserve">On the prediction loss of the lasso in the partially labeled setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnak S Dalalyan</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnak Dalalyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Grappin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/18-EJS1457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656605v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Guarantees for Approximate Sampling from Smooth and Log-Concave Densities</w:t>
               </w:r>
@@ -2105,51 +2105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Arsenyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Vardanyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnak Dalalyan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.09681" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416427v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Yu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2025.104764" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Hossein Bateni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshak Minasyan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/24-BEJ1822" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Galstyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-ejs2076" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-aos2145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1731" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP1010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493895v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou-Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/19-BEJ1178" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694889v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnak S Dalalyan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1590" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493908v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avetik Karagulyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.02.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Grappin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1457" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-018-9173-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOS1626" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sebbar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/msl/1-1-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12183" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02599138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebiri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Lederer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ756" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Arsenyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Vardanyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnak Dalalyan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.09681" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416427v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Yu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2025.104764" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Hossein Bateni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshak Minasyan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/24-BEJ1822" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Galstyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-ejs2076" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-aos2145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AIHP1010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou-Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/19-BEJ1178" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1731" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1590" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694889v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnak S Dalalyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avetik Karagulyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.02.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494733v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-018-9173-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Grappin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOS1626" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sebbar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/msl/1-1-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1457" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12183" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02599138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebiri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Lederer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ756" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>