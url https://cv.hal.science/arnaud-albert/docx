--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -1935,247 +1935,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier bilan chiffré de la flore exogène de France hexagonale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Etude pilote sur les espèces exotiques envahissantes (2023-2027)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix d'Audeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Bastin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Basille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'échanges techniques francophones Espèces exotiques envahissantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence interne OFB / Biodiversa+ 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379391v1</w:t>
+                <w:t xml:space="preserve">hal-05406153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pilote sur les espèces exotiques envahissantes (2023-2027)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix d'Audeville</w:t>
+                <w:t xml:space="preserve">Premier bilan chiffré de la flore exogène de France hexagonale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Basille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémie van Es</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence interne OFB / Biodiversa+ 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'échanges techniques francophones Espèces exotiques envahissantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406153v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un aperçu des projets de recherche-action sur les espèces exotiques envahissantes en France dans le cadre d'un appel à manifestation d'intérêt</w:t>
               </w:r>
@@ -5544,51 +5544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B97552A"/>
+    <w:nsid w:val="5AA6CBB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5775,51 +5775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3557-8510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/CAZ-4172-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05458313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Solan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Caillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Soubeyran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.105.144928" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04907964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kalusov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lie &#268;eplov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Danihelka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ve&#269;e&#345;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2024.149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04964944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barnerias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7627" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Provendier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malaval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sanson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2022.100035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05419493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix d'Audeville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05442330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05442291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05379443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05503433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05514573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05379391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bastin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie van Es" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05406153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05456953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Udo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Linez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verzelloni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Freudenreich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Blotti&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paulais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Muller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05514632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05379408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05379420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabrol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04907780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Offerle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M&#233;heust" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Horman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04910448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chapman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus P. Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merike Linnamagi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabete Marchante" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272583v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04910601v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/tel-04914372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debuf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3557-8510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/CAZ-4172-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05458313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Solan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Caillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Soubeyran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.105.144928" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04907964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kalusov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lie &#268;eplov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Danihelka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ve&#269;e&#345;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2024.149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04964944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barnerias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7627" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Provendier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malaval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sanson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2022.100035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05419493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix d'Audeville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05442330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05442291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05379443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05503433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05514573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05406153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05379391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bastin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie van Es" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05456953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Udo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Linez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verzelloni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Freudenreich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Blotti&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paulais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Muller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05514632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05379408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05379420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabrol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04907780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Offerle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M&#233;heust" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Horman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04910448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chapman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus P. Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merike Linnamagi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabete Marchante" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272583v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04910601v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/tel-04914372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debuf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>