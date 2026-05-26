--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -351,295 +351,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alien plants of Europe: an overview of national and regional inventories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the terminology relating to exogenous vascular plants: application to the inventory of archaeo-phytes and neophytes of metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Kalusová</w:t>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natálie Čeplová</w:t>
+                <w:t xml:space="preserve">Philippe Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Danihelka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Petr Pyšek</w:t>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preslia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23855/preslia.2024.149⟩</w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (4), pp.69-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2024a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907964v1</w:t>
+                <w:t xml:space="preserve">hal-04504129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the terminology relating to exogenous vascular plants: application to the inventory of archaeo-phytes and neophytes of metropolitan France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Alien plants of Europe: an overview of national and regional inventories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Kalusová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natálie Čeplová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Affre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Albert</w:t>
+                <w:t xml:space="preserve">Jiří Danihelka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Antonetti</w:t>
+                <w:t xml:space="preserve">Martin Večeřa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bretagnolle</w:t>
+                <w:t xml:space="preserve">Petr Pyšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (4), pp.69-97. </w:t>
+              <w:t xml:space="preserve">Preslia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (2), pp.149-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/naturae2024a4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23855/preslia.2024.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504129v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évaluation mondiale des espèces exotiques envahissantes</w:t>
               </w:r>
@@ -1165,178 +1165,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espèces Exotiques Envahissantes (EEE)</w:t>
+                <w:t xml:space="preserve">Etude pilote pour la surveillance des espèces exotiques envahissantes par intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix d'Audeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lutte contre les EEE : le gémapien contre-attaque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’échanges techniques francophones Espèces exotiques envahissantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442330v1</w:t>
+                <w:t xml:space="preserve">hal-05442291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pilote pour la surveillance des espèces exotiques envahissantes par intelligence artificielle</w:t>
+                <w:t xml:space="preserve">Espèces Exotiques Envahissantes (EEE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix d'Audeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’échanges techniques francophones Espèces exotiques envahissantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Lutte contre les EEE : le gémapien contre-attaque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442291v1</w:t>
+                <w:t xml:space="preserve">hal-05442330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts environnementaux des principales plantes exotiques envahissantes de France hexagonale</w:t>
               </w:r>
@@ -1901,1536 +1901,1644 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pilote sur les espèces exotiques envahissantes (2023-2027)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix d'Audeville</w:t>
+                <w:t xml:space="preserve">TERRASTOCK : an open-source information system to centralize, enrich and valorize biodiversity monitoring data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Basille</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Marquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence interne OFB / Biodiversa+ 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">BioMonWeek 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406153v1</w:t>
+                <w:t xml:space="preserve">hal-05626938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier bilan chiffré de la flore exogène de France hexagonale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saskia Bastin</w:t>
+                <w:t xml:space="preserve">Etude pilote sur les espèces exotiques envahissantes (2023-2027)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix d'Audeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Basille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'échanges techniques francophones Espèces exotiques envahissantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence interne OFB / Biodiversa+ 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379391v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un aperçu des projets de recherche-action sur les espèces exotiques envahissantes en France dans le cadre d'un appel à manifestation d'intérêt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premier bilan chiffré de la flore exogène de France hexagonale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie van Es</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Antonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Biodiversité &amp; Outre-mer : Raconter, orienter, restaurer - Cap sur l'avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Journées d'échanges techniques francophones Espèces exotiques envahissantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456953v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Centre de Ressources sur les Espèces Exotiques Envahissantes, créateur de liens recherche-gestion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yohann Soubeyran</w:t>
+                <w:t xml:space="preserve">Un aperçu des projets de recherche-action sur les espèces exotiques envahissantes en France dans le cadre d'un appel à manifestation d'intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Albert</w:t>
+                <w:t xml:space="preserve">Hélène Udo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées internationales de Limnologie et d'Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">Séminaire Biodiversité &amp; Outre-mer : Raconter, orienter, restaurer - Cap sur l'avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913564v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the ecological impacts of invasive alien plants in France using adapted EICAT and EICAT+ protocols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Le Centre de Ressources sur les Espèces Exotiques Envahissantes, créateur de liens recherche-gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lisbonne, Portugal. </w:t>
+              <w:t xml:space="preserve">6èmes Journées internationales de Limnologie et d'Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908600v1</w:t>
+                <w:t xml:space="preserve">hal-04913564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative and effective approach to bridge research and invasive species management : The French Invasive Alien Species Resource Center</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Dutartre</w:t>
+                <w:t xml:space="preserve">Assessment of the ecological impacts of invasive alien plants in France using adapted EICAT and EICAT+ protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Solan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lisbonne, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913539v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French IAS Resource Center, activator of collaboration between researchers, managers and policy-makers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative and effective approach to bridge research and invasive species management : The French Invasive Alien Species Resource Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Soubeyran</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invaders on the Horizon ! Advancing Invasion Science from Genes to Ecosystems to Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Vila Do Conde, Portugal. </w:t>
+              <w:t xml:space="preserve">13th International Conference on Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lisbonne, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913714v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the research-action on IAS in France through a devoted call for expressions of interest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The French IAS Resource Center, activator of collaboration between researchers, managers and policy-makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invaders on the Horizon ! Advancing Invasion Science from Genes to Ecosystems to Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Vila Do Conde, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913699v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les découvertes de nouvelles plantes exotiques spontanées en France métropolitaine depuis 2012 ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of the research-action on IAS in France through a devoted call for expressions of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Linez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Verzelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Udo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Convergences Botaniques 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nancy, France. </w:t>
+              <w:t xml:space="preserve">Invaders on the Horizon ! Advancing Invasion Science from Genes to Ecosystems to Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Vila Do Conde, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914083v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about the discoveries of new introduced alien plants in metropolitan France since 2012 ?</w:t>
+                <w:t xml:space="preserve">Quelles sont les découvertes de nouvelles plantes exotiques spontanées en France métropolitaine depuis 2012 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Tartu, Estonia. </w:t>
+              <w:t xml:space="preserve">Les Convergences Botaniques 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914112v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National management strategies of IAPs of EU concern that are widespread in mainland France</w:t>
+                <w:t xml:space="preserve">What about the discoveries of new introduced alien plants in metropolitan France since 2012 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Freudenreich</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Vodice, Croatia. </w:t>
+              <w:t xml:space="preserve">12th International Conference on Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tartu, Estonia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914171v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National management strategy for Heracleum mantegazzianum, an example of how France wants to control widely spread IAP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">National management strategies of IAPs of EU concern that are widespread in mainland France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Freudenreich</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference on Ecology and Management of Alien Plant Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. </w:t>
+              <w:t xml:space="preserve">11th International Conference on Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Vodice, Croatia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914249v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A National Resource Center to improve knowledge and management of IAS in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">National management strategy for Heracleum mantegazzianum, an example of how France wants to control widely spread IAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Freudenreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference on Ecology and Management of Alien Plant Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914547v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A National Resource Center to improve knowledge and management of IAS in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Blottière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Conference on Ecology and Management of Alien Plant Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monitoring and management of populations of four invasive alien plants along the French national road network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paulais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Conference on Ecology and Management of Alien Plant Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3440,147 +3548,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie nationale relative aux espèces exotiques envahissantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goulletquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Gourvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Environnement, de l'Énergie et de la Mer, en charge des Relations Internationale sur le Climat, 44 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04285580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3590,462 +3698,462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions et outils pour faire face à l’Herbe de la pampa – Un webinaire du centre de ressources EEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les webinaires nationaux de présentation des projets lauréats de l'AMI sur les EEE de l'OFB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan du projet CLEVER : évaluation des impacts environnementaux des plantes exotiques envahissantes de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Solan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379408v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du projet CLEVER : évaluation des impacts environnementaux des plantes exotiques envahissantes de France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour sur les webinaires nationaux de présentation des projets lauréats de l'AMI sur les EEE de l'OFB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379420v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Webinaire national de l’OFB sur les actualités internationales relatives aux EEE</w:t>
+                <w:t xml:space="preserve">Groupe thématique &amp;quot;espèces exotiques envahissantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908481v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupe thématique &amp;quot;espèces exotiques envahissantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une étude pilote européenne pour développer des outils de surveillance des espèces exotiques envahissantes (EEE) par acquisition d’images avec reconnaissance automatique des espèces par intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix d'Audeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913618v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude pilote européenne pour développer des outils de surveillance des espèces exotiques envahissantes (EEE) par acquisition d’images avec reconnaissance automatique des espèces par intelligence artificielle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Webinaire national de l’OFB sur les actualités internationales relatives aux EEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908501v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la formation nationale interne de l’OFB sur les EEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4054,496 +4162,496 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les impacts environnementaux des plantes exotiques envahissantes ? Premières avancées du projet CLEVER en Nouvelle-Aquitaine</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Espèces Exotiques Envahissantes (EEE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908467v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espèces Exotiques Envahissantes (EEE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluer les impacts environnementaux des plantes exotiques envahissantes ? Premières avancées du projet CLEVER en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Solan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913609v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'établissement de la liste d'alerte des espèces exotiques potentiellement envahissantes du bassin Loire-Bretagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Méheust</w:t>
+                <w:t xml:space="preserve">Projet CLEVER. Evaluation des impacts environnementaux des plantes exotiques envahissantes de France hexagonale avec les méthodes EICAT et EICAT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Solan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Fédération des Conservatoires d'espaces naturels; Office français de la biodiversité. 2024, 13p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conservatoire Botanique National Sud-Atlantique; Office Français de la Biodiversité; Comité Français de l’Union Internationale pour la Conservation de la Nature; Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES); Réseau des Conservatoires Botaniques Nationaux. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907780v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CLEVER. Evaluation des impacts environnementaux des plantes exotiques envahissantes de France hexagonale avec les méthodes EICAT et EICAT+</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Méthode d'établissement de la liste d'alerte des espèces exotiques potentiellement envahissantes du bassin Loire-Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Offerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Méheust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Conservatoire Botanique National Sud-Atlantique; Office Français de la Biodiversité; Comité Français de l’Union Internationale pour la Conservation de la Nature; Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES); Réseau des Conservatoires Botaniques Nationaux. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Horman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fédération des Conservatoires d'espaces naturels; Office français de la biodiversité. 2024, 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849573v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GUIDE D'UTILISATION DE LA METHODE EICAT POUR L'EVALUATION DES IMPACTS ENVIRONNEMENTAUX DES PLANTES EXOTIQUES Version 1 - Décembre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Solan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4591,625 +4699,625 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conservatoire Botanique National Sud-Atlantique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pour l’aide à la rédaction des stratégies nationales de gestion relatives aux espèces végétales exotiques envahissantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Freudenreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence française pour la biodiversité (AFB). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pest Risk Analysis for Hakea sericea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobus P. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merike Linnamagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabete Marchante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European and Mediterranean Plant Protection Organization. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de risque phytosanitaire portant sur la berce du Caucase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] sasine n°2016-SA-0066, Anses. 2018, 64 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'une analyse de risques relative au houblon du Japon et élaboration de recommandations de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Anses. 2018, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole d’acquisition de données sur les plantes exotiques envahissantes le long du réseau routier national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fédération des Conservatoires botaniques nationaux (FCBN). 2017, 24p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique pour l'élaboration des listes d'espèces exotiques préoccupantes pour les régions ultrapériphériques dans le cadre du règlement UE n° 1143/2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum national d'Histoire naturelle; Service du Patrimoine Naturel; Fédération des Conservatoires botaniques nationaux. 2016, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5219,264 +5327,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de propagation du roseau commun envahisseur au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité. Université de Montréal, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04914372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles actions à mener pour prévenir l’introduction des espèces exotiques envahissantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. Écologie scientifique et chimie du vivant : une symbiose au cœur du développement durable, Collège de France, France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Carte (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte des pressions sur la biodiversité relative aux espèces exotiques envahissantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Witté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5544,51 +5746,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AA6CBB9"/>
+    <w:nsid w:val="36649DFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5775,51 +5977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3557-8510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/CAZ-4172-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05458313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Solan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Caillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Soubeyran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.105.144928" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04907964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kalusov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lie &#268;eplov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Danihelka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ve&#269;e&#345;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2024.149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04964944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barnerias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7627" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Provendier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malaval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sanson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2022.100035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05419493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix d'Audeville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05442330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05442291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05379443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05503433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05514573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05406153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05379391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bastin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie van Es" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05456953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Udo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Linez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verzelloni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Freudenreich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Blotti&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paulais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Muller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05514632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05379408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05379420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabrol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04907780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Offerle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M&#233;heust" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Horman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04910448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chapman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus P. Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merike Linnamagi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabete Marchante" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272583v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04910601v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/tel-04914372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debuf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3557-8510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/CAZ-4172-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05458313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Solan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Caillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Soubeyran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.105.144928" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04907964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kalusov&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lie &#268;eplov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Danihelka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ve&#269;e&#345;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2024.149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04964944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barnerias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7627" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Provendier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Malaval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sanson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2022.100035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05419493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix d'Audeville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05442291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05442330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05379443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05503433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05514573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05626938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Carton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marquigny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05406153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05379391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bastin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie van Es" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05456953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Udo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Singh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913714v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Linez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verzelloni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914171v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Freudenreich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Blotti&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paulais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Muller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05514632v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05379420v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05379408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913609v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908467v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabrol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04907780v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Offerle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M&#233;heust" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Horman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04910448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chapman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus P. Le Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merike Linnamagi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabete Marchante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908410v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04910601v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/tel-04914372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05621830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debuf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>