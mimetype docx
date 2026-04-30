--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -2327,295 +2327,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
+                <w:t xml:space="preserve">Design of plasmonic directional antennas via evolutionary optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Majorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.016⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (20), pp.29069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.029069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080673v1</w:t>
+                <w:t xml:space="preserve">hal-02303721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of plasmonic directional antennas via evolutionary optimization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+                <w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mario Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (20), pp.29069. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.029069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303721v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of plasmonic properties of hyper-doped silicon nanostructures</w:t>
               </w:r>
@@ -3214,412 +3214,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly Directional Scattering from Dielectric Nanowires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+                <w:t xml:space="preserve">Plasmonic Breathing and Edge Modes in Aluminum Nanotriangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4 (8), pp.2036 - 2046. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00423⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 4 (5), pp.1257--1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730478v1</w:t>
+                <w:t xml:space="preserve">hal-01739804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ultrafast electron source based on a cold-field emission gun for ultrafast coherent TEM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abeilhou</w:t>
+                <w:t xml:space="preserve">Strongly Directional Scattering from Dielectric Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4991681⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (8), pp.2036 - 2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739806v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Breathing and Edge Modes in Aluminum Nanotriangles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Campos</w:t>
+                <w:t xml:space="preserve">Development of an ultrafast electron source based on a cold-field emission gun for ultrafast coherent TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mario Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abeilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (5), pp.1257--1263. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (2), pp.023101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4991681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739804v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization conversion in plasmonic nanoantennas for metasurfaces using structural asymmetry and mode hybridization</w:t>
               </w:r>
@@ -3912,51 +3912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Maxime Mennemanteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Khlopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4001,291 +4001,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of second-harmonic generation from individual silicon nanowires</w:t>
+                <w:t xml:space="preserve">Evolutionary multi-objective optimization of colour pixels based on dielectric nano-antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.125421⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.163 - 169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NNANO.2016.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763385v1</w:t>
+                <w:t xml:space="preserve">hal-01850271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary multi-objective optimization of colour pixels based on dielectric nano-antennas</w:t>
+                <w:t xml:space="preserve">Origin of second-harmonic generation from individual silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (2), pp.163 - 169. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (12), pp.125421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NNANO.2016.224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.125421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850271v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal engineering of Surface Plasmons in apertured Au Nanoprisms</w:t>
               </w:r>
@@ -4855,51 +4855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Periwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (12), </w:t>
@@ -4976,51 +4976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (11), pp.113012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6696,51 +6696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 532, pp.100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6825,51 +6825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Chehaidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Potie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7231,51 +7231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (15), pp.153412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7361,51 +7361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (8), pp.081403(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7701,307 +7701,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanoparticles synthesized in SiO2 pockets by stencil-masked low energy ion implantation and thermal annealing</w:t>
+                <w:t xml:space="preserve">Acoustic Vibration Modes and Electron–Lattice Coupling in Self-Assembled Silver Nanocolumns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+                <w:t xml:space="preserve">Julien Burgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+                <w:t xml:space="preserve">P. Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+                <w:t xml:space="preserve">J. Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.12.013⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl073123r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745035v1</w:t>
+                <w:t xml:space="preserve">hal-00338814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Vibration Modes and Electron–Lattice Coupling in Self-Assembled Silver Nanocolumns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon nanoparticles synthesized in SiO2 pockets by stencil-masked low energy ion implantation and thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Burgin</w:t>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Langot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Gonzalo</w:t>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (4-5), pp.395-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl073123r⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00338814v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of infrared femtosecond laser ablation for the analysis of geomaterials by ICP-MS</w:t>
               </w:r>
@@ -8133,77 +8133,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KFM detection of charges injected by AFM into a thin SiO2 layer containing Si nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8279,103 +8279,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the thickness of the tunnel layer on the charging characteristics of Si nanocrystals embedded in an ultra-thin SiO2 layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (1-2), pp.80-84. </w:t>
@@ -8425,64 +8425,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence spectroscopy and transport electrical measurements reveal the quantized features of Si nanocrystals embedded in an ultra thin SiO2 layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8565,307 +8565,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of localized 2D‐layers of silicon nanoparticles embedded in a SiO 2 layer by a stencil‐masked ultra‐low energy ion implantation process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ressier</w:t>
+                <w:t xml:space="preserve">Compensation of resonant atomic dispersion using a pulse shaper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Zahariev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.200673232⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86, pp.573-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-006-2549-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811974v1</w:t>
+                <w:t xml:space="preserve">hal-00127178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation of resonant atomic dispersion using a pulse shaper</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Zahariev</w:t>
+                <w:t xml:space="preserve">Synthesis of localized 2D‐layers of silicon nanoparticles embedded in a SiO 2 layer by a stencil‐masked ultra‐low energy ion implantation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chatel</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (2), pp.487-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200673232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-006-2549-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00127178v1</w:t>
+                <w:t xml:space="preserve">hal-04811974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical control of the coherent acoustic vibration of metal nanoparticles</w:t>
               </w:r>
@@ -9199,307 +9199,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AOPDF-shaped optical parametric amplifier output in the visible</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of confinement on the electron and lattice dynamics in metal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chatel</w:t>
+                <w:t xml:space="preserve">J. Lermé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barman</w:t>
+                <w:t xml:space="preserve">G. Celep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cottancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-005-1890-6⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34, pp.199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00107-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004945v1</w:t>
+                <w:t xml:space="preserve">hal-00342467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of confinement on the electron and lattice dynamics in metal nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Cottancin</w:t>
+                <w:t xml:space="preserve">AOPDF-shaped optical parametric amplifier output in the visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monmayrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pellarin</w:t>
+                <w:t xml:space="preserve">Bertrand Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00107-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 81, pp.177-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-005-1890-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00342467v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurement of the Single-Metal-Cluster Optical Absorption</w:t>
               </w:r>
@@ -10186,64 +10186,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10709,64 +10709,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France. </w:t>
@@ -10843,64 +10843,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.121416 - 121416, </w:t>
@@ -10951,51 +10951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludvig de Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11057,286 +11057,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear light scattering properties of individual silicon nanowires.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baron</w:t>
+                <w:t xml:space="preserve">Plasmonic edge and breathing modes in aluminum nanotriangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Int. Conf. on Nanostructures and Nanomaterials Self-Assembly (nanosea 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microscopy Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.1156-1157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768994v1</w:t>
+                <w:t xml:space="preserve">hal-02527513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic edge and breathing modes in aluminum nanotriangles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Proust</w:t>
+                <w:t xml:space="preserve">Linear and nonlinear light scattering properties of individual silicon nanowires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microscopy Congress 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Int. Conf. on Nanostructures and Nanomaterials Self-Assembly (nanosea 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Giardini Naxos, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02527513v1</w:t>
+                <w:t xml:space="preserve">hal-01768994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear optical properties properties of individual silicon nanowires.</w:t>
               </w:r>
@@ -11374,51 +11374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Meeting, nanoscale luminescent materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Diego, United States</w:t>
@@ -11810,77 +11810,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium H – Materials and Physics for Nonvolatile Memories) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, indéterminée, Unknown Region. pp.61-66, </w:t>
@@ -12243,64 +12243,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eugene Kamenetskii; Almas Sadreev; Andrey Miroshnichenko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fano Resonances in Optics and Microwaves: Physics and Applications</w:t>
@@ -12368,77 +12368,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Packaging of Nanocrystals by Ultra Low Energy Ion Implantation for Applications in Electronics, Optics and Plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12673,51 +12673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FF9A443"/>
+    <w:nsid w:val="9ACEEC0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12904,51 +12904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-arbouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6825-7668" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082966583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3328-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392135v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyo Nagao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Privault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Arashida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui Iwasaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godai Noyama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05352332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ponomareva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Az&#233;ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCodeb.60" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03367168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto L. Muskens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01556" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085940" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03800162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Urbaszek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0308" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03224983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2021.108142" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03367438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84666-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03040153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.415960" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325447v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houdellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057861" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.385918" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Muskens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235418" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kociak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1660214" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.029069" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124336" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739843v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.085411" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys4314" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.12.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00423" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abeilhou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991681" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Campos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00204" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739803v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Jay Black" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40906" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana Viarbitskaya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.11.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maxime Mennemanteuil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khlopin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035440" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763385v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125421" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850271v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2016.224" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16635" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Groot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00358" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teulle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00100" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711983v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002116" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Periwal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121416" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722865v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/113012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. de Groot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn501889s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705545v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Najmaei" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;otin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn5056942" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798012v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.11.033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNSPG9J1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823533" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159589v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bosman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enyi Ye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Fen Tan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nijhuis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Yang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01312" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159603v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhiranjan Tripathy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.004551" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fedou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp43273k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798016v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3581" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chehaidar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.085318" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745016v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Diaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suarez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.031" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMCPGJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742052v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747840" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703526v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.02.058" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K86JD5Z5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333053v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.30" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564834v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tripathy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Lin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Teo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103089e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533284v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153412" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512232v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.081403" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108444v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3271794" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431328v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Large" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Afonso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901918a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745035v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.12.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32QNX4N1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338814v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl073123r" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319317v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709415a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WW5DMCTZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745038v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.027" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGCHQNB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S3GMJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745040v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673272" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-164DSGD2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811974v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200673232" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127178v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zahariev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2549-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1836CCAE9DAB9177467C9DCD68C09D64CDDEC83A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552904v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. del Fatti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vall&#233;e" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2185631" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745048v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.070" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552911v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2257-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P4LVB76C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004945v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Girard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1890-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342467v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerm&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Celep" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellarin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00107-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39GBC73C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142055v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Christofilos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Huntzinger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.127401" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342480v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.177401" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03371657v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484255v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2315123" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850276v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Wiecha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768972v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763386v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777132" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763388v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777138" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763387v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777139" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768994v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527513v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6088" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769024v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763389v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Abb" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Boden" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2181668" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768929v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763392v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06105.0189ecst" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745034v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dumas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H04-05" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550901v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crut" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.022" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-430VWSV6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839320v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2018.06.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850259v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783319997308" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99731-5_12" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745455v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803216v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-arbouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6825-7668" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082966583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3328-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392135v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyo Nagao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Privault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Arashida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui Iwasaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godai Noyama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05352332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ponomareva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Az&#233;ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCodeb.60" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03367168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto L. Muskens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01556" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085940" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03800162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Urbaszek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0308" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03224983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2021.108142" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03367438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84666-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03040153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.415960" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325447v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houdellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057861" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.385918" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Muskens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235418" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kociak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1660214" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.029069" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124336" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739843v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.085411" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys4314" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.12.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Campos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00204" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00423" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abeilhou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991681" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739803v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Jay Black" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40906" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana Viarbitskaya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.11.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maxime Mennemanteuil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khlopin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035440" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2016.224" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125421" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16635" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Groot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00358" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teulle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00100" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711983v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002116" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Periwal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121416" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722865v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/113012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. de Groot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn501889s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705545v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Najmaei" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;otin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn5056942" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798012v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.11.033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNSPG9J1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823533" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159589v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bosman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enyi Ye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Fen Tan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nijhuis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Yang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01312" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159603v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhiranjan Tripathy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.004551" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fedou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp43273k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798016v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3581" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chehaidar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.085318" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745016v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Diaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suarez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.031" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMCPGJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742052v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747840" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703526v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.02.058" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K86JD5Z5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333053v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.30" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564834v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tripathy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Lin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Teo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103089e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533284v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153412" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512232v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.081403" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108444v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3271794" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431328v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Large" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Afonso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901918a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338814v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl073123r" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.12.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32QNX4N1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319317v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709415a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WW5DMCTZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745038v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.027" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGCHQNB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S3GMJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745040v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673272" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-164DSGD2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127178v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zahariev" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2549-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1836CCAE9DAB9177467C9DCD68C09D64CDDEC83A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811974v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200673232" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552904v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. del Fatti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vall&#233;e" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2185631" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745048v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.070" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552911v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2257-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P4LVB76C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342467v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerm&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Celep" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellarin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00107-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39GBC73C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004945v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Girard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barman" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1890-6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142055v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Christofilos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Huntzinger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.127401" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342480v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.177401" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03371657v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484255v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2315123" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850276v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Wiecha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768972v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763386v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777132" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763388v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777138" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763387v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777139" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527513v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6088" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768994v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769024v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763389v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Abb" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Boden" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2181668" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768929v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763392v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06105.0189ecst" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745034v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dumas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H04-05" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550901v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crut" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.022" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-430VWSV6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839320v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2018.06.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850259v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783319997308" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99731-5_12" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745455v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803216v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>