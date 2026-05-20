--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,12618 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12567 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Arbouet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6825-7668</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082966583</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=AFSWbx0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-3328-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high bunch charge and high transverse coherence ultrafast electron source for structural studies of large-periodicity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riyo Nagao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Privault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Arashida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yui Iwasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godai Noyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0279426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TorchGDM: A GPU-accelerated Python toolkit for multi-scale electromagnetic scattering with automatic differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Ponomareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelin Patoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciPost Physics Codebases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.60. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhysCodeb.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional silicon nano-antennas for quantum emitter control designed by evolutionary optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R. Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Poumirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (2), pp.A108-A115. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.506085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon-Induced Near-Field Electron Microscopy of Nanostructured Metallic Films and Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenço-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.977-984. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered Near-and Far-Field Optical Response of Dielectric Nanostructures using Focused Cylindrical Vector Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelin Patoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 131 (13), pp.133101. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0085940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared nanoplasmonic properties of hyperdoped embedded Si nanocrystals in the few electrons regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Poumirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.0283. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2022-0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning enabled strategies for modelling of complex aperiodic plasmonic metasurfaces of arbitrary size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto L. Muskens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.575-585. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.1c01556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing the exact multipole expansion: density of multipole modes in complex photonic nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelin Patoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Estrada-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Urbaszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (16), pp.3663-3678. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2022-0308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pyGDM&amp;quot; - new functionalities and major improvements to the python toolkit for nano-optics full-field simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelin Patoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Brûlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 270, pp.108142. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2021.108142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in nanofabrication for efficient optical metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelin Patoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.5620. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84666-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning in nano-photonics: inverse design and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto L. Muskens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (5), pp. B182-B200. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PRJ.415960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved cathodoluminescence in an ultrafast transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. G. Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119 (6), pp.062106. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0057861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la matière à l’échelle du nanomètre et de la femtoseconde : la microscopie électronique en transmission ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.26 - 30. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202010226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum theory of near-field optical imaging with rare-earth atomic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (5), pp.1474. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.385918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizabilities of complex individual dielectric or plasmonic nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelin Patoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Muskens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (23), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.235418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High brightness ultrafast transmission electron microscope based on a laser-driven cold-field emission source: principle and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.1660214. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2019.1660214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of plasmonic directional antennas via evolutionary optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (20), pp.29069. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.029069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of plasmonic properties of hyper-doped silicon nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelin Patoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 453, pp.124336. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2019.124336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of electric and magnetic dipole transition of rare-earth-doped thin films tailored by high-index dielectric nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masenelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (7), pp.1682. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.58.001682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay rate of magnetic dipoles near nonmagnetic nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (8), pp.085411. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.085411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser optical pinball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.110--111. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys4314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high brightness ultrafast Transmission Electron Microscope based on a laser-driven cold field emission source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 186, pp.128 - 138. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly Directional Scattering from Dielectric Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (8), pp.2036 - 2046. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ultrafast electron source based on a cold-field emission gun for ultrafast coherent TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abeilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (2), pp.023101. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4991681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Breathing and Edge Modes in Aluminum Nanotriangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (5), pp.1257--1263. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization conversion in plasmonic nanoantennas for metasurfaces using structural asymmetry and mode hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo-Jay Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.40906. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep40906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond dipolar regime in high-order plasmon mode bowtie antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upkar Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadab Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 387, pp.48-54. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2016.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local field enhancement and thermoplasmonics in multimodal aluminum structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Maxime Mennemanteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Khlopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.035440. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.035440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of second-harmonic generation from individual silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (12), pp.125421. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.125421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary multi-objective optimization of colour pixels based on dielectric nano-antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.163 - 169. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NNANO.2016.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal engineering of Surface Plasmons in apertured Au Nanoprisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadab Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep16635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Second-Harmonic Generation in Single L-Shaped Plasmonic Nanoantennas from the Capacitive to Conductive Coupling Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo-Jay Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (11), pp.1592 - 1601. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Hot Printing in Gold Nanoprisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Teulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadab Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (6), pp.744-751. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular decay rate near nonlocal plasmonic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (9), pp.2116-2119. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.002116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced nonlinear optical response from individual silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (12), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.121416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron energy losses and cathodoluminescence from complex plasmonic nanostructures: spectra, maps and radiation patterns from a generalized field propagator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (11), pp.113012. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/16/11/113012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal polarization conversion in coupled dimer plasmonic nanoantennas for metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo-Jay Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto L. Muskens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (6), pp.6390-6399. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn501889s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Pumping of Excitonic Photoluminescence in Hybrid MoS2-Au Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Najmaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (12), pp.12682-12689. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn5056942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility of plasmonic particles embedded in transparent materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Teulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Dujardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 291, pp.412-415. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-induced redistribution of surface plasmon modes in two-dimensional crystalline gold platelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Teulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadab Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (13), pp.131112 - 53103. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4823533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Plasmon Damping Quantified with an Electron Nanoprobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enyi Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Fen Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nijhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep01312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasphonics : local hybridization of plasmons and phonons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudhiranjan Tripathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (4), pp.4551. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.004551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From patterned optical near-fields to high symmetry acoustic vibrations in gold crystalline platelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadab Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (12), pp.4205-4213. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp43273k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring and imaging the plasmonic local density of states in crystalline nanoprisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Teulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadab Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.426-432. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat3581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Shaping in Gold Nanoparticle Three-Dimensional Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jägeler-Hoheisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, C, 117 (44), pp 23126-23132. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp406410k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable enhancement of light absorption and scattering in Si 1 − x Ge x nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Chehaidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Potie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (8), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.085318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation energy effect on photoluminescence spectroscopy of Si nanocrystals locally fabricated by stencil-masked ultra-low-energy ion-beam-synthesis in silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 272, pp.53-56. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of an ultrashort optical pulse with a metallic nanotip: A Green dyadic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (5), pp.053103. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4747840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field coupling of a point-like dipolar source with a thin metallic film: Implication for STM plasmon excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 532, pp.100. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2012.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and Size Effects on the Optical Properties of Isolated Silicon-Germanium Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Chehaidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Potie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1408, pp.3-10. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2012.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning optical microscopy modeling in nanoplasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Teulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29, pp.2431--2437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-Plasmonic and Surface-Enhanced Raman Scattering Properties of Coupled Gold Nanospheres/Nanodisk Trimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tripathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. K. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L. Teo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (2), pp.431. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl103089e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating and squeezing the photon local density of states with plasmonic nanoparticle networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (15), pp.153412. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.81.153412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon antibunching in the optical near field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (8), pp.081403(R). </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.081403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculpting nanometer-sized light landscape with plasmonic nanocolumns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (22), pp.224707. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3271794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-plasmonic Hot Spots in Metallic Nano-Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Gonzalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (11), pp.3732-3738. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl901918a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Vibration Modes and Electron–Lattice Coupling in Self-Assembled Silver Nanocolumns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Burgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Langot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.1296. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl073123r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanoparticles synthesized in SiO2 pockets by stencil-masked low energy ion implantation and thermal annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4-5), pp.395-401. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spmi.2007.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of infrared femtosecond laser ablation for the analysis of geomaterials by ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Freydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Candaudap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (5), pp.702-710. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b709415a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KFM detection of charges injected by AFM into a thin SiO2 layer containing Si nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (12), pp.2358-2361. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2008.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the thickness of the tunnel layer on the charging characteristics of Si nanocrystals embedded in an ultra-thin SiO2 layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (1-2), pp.80-84. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2006.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence spectroscopy and transport electrical measurements reveal the quantized features of Si nanocrystals embedded in an ultra thin SiO2 layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.311-315. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200673272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of resonant atomic dispersion using a pulse shaper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zahariev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.573-578. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-006-2549-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of localized 2D‐layers of silicon nanoparticles embedded in a SiO 2 layer by a stencil‐masked ultra‐low energy ion implantation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 204 (2), pp.487-491. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200673232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical control of the coherent acoustic vibration of metal nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. del Fatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 124 (14), pp.4. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2185631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence characterization of few-nanocrystals electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 121 (2), pp.340-343. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.08.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond optical investigation of electron-lattice interactions in an ensemble and a single metal nanoparticle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. del Fatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (1-2), pp.175-181. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-006-2257-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AOPDF-shaped optical parametric amplifier output in the visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81, pp.177-180. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-005-1890-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of confinement on the electron and lattice dynamics in metal nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Celep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Broyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cottancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.199. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00107-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of the Single-Metal-Cluster Optical Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Christofilos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. del Fatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Huntzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.127401. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.127401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-Phonon Scattering in Metal Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Christofilos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Langot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. del Fatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (17), pp.177401(1-4). </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.177401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nanofabrication errors on optical metasurfaces performances: study and minimization strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelin Patoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flat Optics: Components to Systems 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved Cathodoluminescence in a Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. G. Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring electric and magnetic dipole emissions by high-refractive index dielectric nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masenelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-resonant silicon nanoantennas by evolutionary multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Frankfurt, Germany. pp.1069402, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2315123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Index Dielectric Nanoantennas for Light Management, Nonlinear Optics, and Controlled Photoluminescence of Quantum Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 233rd Electrochemical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, Wa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly directional scattering from dielectric nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2017, Symp. 14 "Fano resonances in optics and microwaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Incheon- Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the linear and non-linear optical response of orthogonal dimmer antennas for metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo-Jay Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary multi-objective optimization for multi-resonant photonic nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced nonlinear optical properties from individual silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.121416 - 121416, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear light scattering properties of individual silicon nanowires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Int. Conf. on Nanostructures and Nanomaterials Self-Assembly (nanosea 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear optical properties properties of individual silicon nanowires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Meeting, nanoscale luminescent materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic edge and breathing modes in aluminum nanotriangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.1156-1157, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New plasmonic materials and fabrication tools for near- and mid-infrared sensing and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo-Jay Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Abb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart A. Boden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Chemical, Biological, Radiological, Nuclear, and Explosives (CBRNE) Sensing XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2181668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Plasmons with Fast Electron beams: Electron Energy Losses and Cathodoluminescence from metallic nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAT Workshop on Transmission Electron Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Antwerpen Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence enhancement of a silicon nanocrystal plane positioned in the nearfield of a silicon nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Materials Science of Nanoluminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.189-197, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06105.0189ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Silicon Nanocrystals Fabricated by Stencil Masked Low Energy Ion Implantation: Effect of the Stencil Aperture Size on the Implanted Dose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ondarçuhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium H – Materials and Physics for Nonvolatile Memories) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, indéterminée, Unknown Region. pp.61-66, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1160-H04-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic vibrations of metal nanoparticles: high order radial mode detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. del Fatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Meeting of the European-Materials-Research-Society (EMRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.209-215, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Transmission Electron Microscopy: Historical Development, Instrumentation, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter W. Hawkes, CEMES/Laboratoire d'Optique Electronique du Centre National de la Recherche Scientifique, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Electronics and Electron Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 207, Elsevier, 2018, 1076-5670. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aiep.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano-Resonances in High Index Dielectric Nanowires for Directional Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eugene Kamenetskii; Almas Sadreev; Andrey Miroshnichenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fano Resonances in Optics and Microwaves: Physics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-310, 2018, 978-3-319-99730-8. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99731-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Packaging of Nanocrystals by Ultra Low Energy Ion Implantation for Applications in Electronics, Optics and Plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis and Engineering of Nanostructures by Energetic Ions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science, Chap. 9, pp. 153-172, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-01745455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉPONSE OPTIQUE ULTRARAPIDE DE NANO-OBJETS MÉTALLIQUES : EFFETS DE TAILLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université Sciences et Technologies - Bordeaux I, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00803216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId342"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12673,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9ACEEC0E"/>
+    <w:nsid w:val="4AD62DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12904,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-arbouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6825-7668" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082966583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3328-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392135v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyo Nagao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Privault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Arashida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui Iwasaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godai Noyama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05352332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ponomareva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Az&#233;ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCodeb.60" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03367168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto L. Muskens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01556" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085940" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03800162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Urbaszek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0308" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03224983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2021.108142" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03367438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84666-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03040153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.415960" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325447v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houdellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057861" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.385918" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Muskens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235418" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kociak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1660214" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.029069" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124336" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739843v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.085411" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys4314" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.12.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Campos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00204" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00423" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abeilhou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991681" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739803v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Jay Black" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40906" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana Viarbitskaya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.11.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maxime Mennemanteuil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khlopin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035440" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2016.224" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125421" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16635" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Groot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00358" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teulle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00100" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711983v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002116" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Periwal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121416" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722865v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/113012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. de Groot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn501889s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705545v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Najmaei" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;otin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn5056942" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798012v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.11.033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNSPG9J1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823533" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159589v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bosman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enyi Ye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Fen Tan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nijhuis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Yang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01312" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159603v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhiranjan Tripathy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.004551" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fedou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp43273k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798016v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3581" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333047v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chehaidar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.085318" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745016v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Diaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suarez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.031" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMCPGJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742052v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747840" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703526v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.02.058" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K86JD5Z5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333053v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.30" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564834v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tripathy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Lin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Teo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103089e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533284v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153412" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512232v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.081403" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108444v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3271794" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431328v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Large" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Afonso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901918a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338814v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl073123r" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.12.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32QNX4N1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319317v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709415a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WW5DMCTZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745038v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.027" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGCHQNB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S3GMJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745040v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673272" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-164DSGD2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127178v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zahariev" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2549-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1836CCAE9DAB9177467C9DCD68C09D64CDDEC83A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811974v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200673232" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552904v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. del Fatti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vall&#233;e" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2185631" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745048v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.070" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552911v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2257-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P4LVB76C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342467v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerm&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Celep" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellarin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00107-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39GBC73C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004945v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Girard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barman" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1890-6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142055v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Christofilos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Huntzinger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.127401" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342480v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.177401" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03371657v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484255v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2315123" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850276v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Wiecha" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768972v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763386v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777132" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763388v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777138" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763387v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777139" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527513v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6088" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768994v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769024v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763389v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Abb" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Boden" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2181668" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768929v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763392v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06105.0189ecst" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745034v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dumas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H04-05" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550901v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crut" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.022" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-430VWSV6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839320v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2018.06.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850259v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783319997308" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99731-5_12" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745455v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803216v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-arbouet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6825-7668" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082966583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=AFSWbx0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3328-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392135v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyo Nagao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Privault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Arashida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui Iwasaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godai Noyama" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279426" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05352332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ponomareva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Az&#233;ma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCodeb.60" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085940" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03367168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto L. Muskens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01556" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03800162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Urbaszek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0308" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03224983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2021.108142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03367438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84666-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03040153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.415960" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houdellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057861" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991756v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.385918" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Muskens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235418" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082027v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kociak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1660214" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.029069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124336" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.085411" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys4314" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846146v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.12.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00423" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abeilhou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991681" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Campos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00204" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739803v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Jay Black" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40906" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712115v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana Viarbitskaya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.11.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maxime Mennemanteuil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khlopin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.035440" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125421" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2016.224" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16635" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722782v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Groot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00358" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teulle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00100" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002116" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Periwal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121416" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/113012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763393v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. de Groot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn501889s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705545v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Najmaei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;otin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn5056942" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798012v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.11.033" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNSPG9J1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798017v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823533" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159589v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bosman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enyi Ye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Fen Tan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nijhuis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Yang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01312" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159603v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhiranjan Tripathy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.004551" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798011v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fedou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp43273k" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3581" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333047v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chehaidar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.085318" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Diaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suarez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMCPGJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742052v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747840" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.02.058" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K86JD5Z5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.30" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761629v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564834v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tripathy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K. Lin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Teo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103089e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533284v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153412" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512232v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.081403" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108444v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3271794" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431328v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Large" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Afonso" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901918a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338814v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burgin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl073123r" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745035v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.12.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32QNX4N1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319317v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709415a" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WW5DMCTZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745038v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.027" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGCHQNB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745045v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.026" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S3GMJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745040v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673272" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-164DSGD2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127178v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zahariev" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2549-7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1836CCAE9DAB9177467C9DCD68C09D64CDDEC83A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811974v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200673232" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. del Fatti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vall&#233;e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2185631" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745048v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.070" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552911v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2257-3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P4LVB76C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004945v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Girard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1890-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342467v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerm&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Celep" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellarin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00107-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39GBC73C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142055v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Christofilos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Huntzinger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.127401" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342480v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.177401" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03371657v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484255v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2315123" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850276v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Wiecha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768972v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763386v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777132" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763388v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777138" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777139" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768994v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769024v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02527513v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6088" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763389v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Abb" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Boden" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2181668" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768929v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763392v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06105.0189ecst" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745034v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dumas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H04-05" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550901v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crut" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.022" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-430VWSV6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839320v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2018.06.001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850259v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783319997308" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99731-5_12" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745455v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00803216v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>