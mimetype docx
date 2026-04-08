--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2695-3304</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">151159262</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/L-8898-2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -147,3547 +168,3949 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durable B-Cell Impairment While Sparing IgA B Cells After Ocrelizumab Therapy in Multiple Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lebrun-Frénay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 12, pp.2271-2285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/acn3.70135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrathecal Anti-Akkermansia muciniphila IgG Responses in Multiple Sclerosis Patients Linked to CSF Immune Cells and Disease Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Cruciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Puthenparampil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Tomas-Ojer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Docampo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (16), pp.5771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm14165771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05356973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allosteric Mechanisms Triggering Substrate and Cofactor Binding in the SULT1A1 Dimer as Revealed by Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balint Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Miteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Balog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65 (19), pp.10503-10513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c00845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05357637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune Profiling Reveals the T-Cell Effect of Ocrelizumab in Early Relapsing-Remitting Multiple Sclerosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigating the metabolite signature of an altered oral microbiota as a discriminant factor for multiple sclerosis: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Boussamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lebrun-Frenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200091⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.7786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-57949-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064282v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04587139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aglycosylated extracellular loop of inwardly rectifying potassium channel 4.1 (KCNJ10) provides a target for autoimmune neuroinflammation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Immune Profiling Reveals the T-Cell Effect of Ocrelizumab in Early Relapsing-Remitting Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Guillot</w:t>
+                <w:t xml:space="preserve">Sita Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoa-Le Mai</w:t>
+                <w:t xml:space="preserve">Christine Lebrun-Frenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (2), pp.fcad044. </w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (3), pp.e200091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcad044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04131283v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Sclerosis CSF Is Enriched With Follicular T Cells Displaying a Th1/Eomes Signature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aglycosylated extracellular loop of inwardly rectifying potassium channel 4.1 (KCNJ10) provides a target for autoimmune neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Morille</w:t>
+                <w:t xml:space="preserve">Jean Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Mandon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Rodriguez</w:t>
+                <w:t xml:space="preserve">Flora Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Roulois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Leonard</w:t>
+                <w:t xml:space="preserve">Hoa-Le Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200033⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (2), pp.fcad044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcad044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882660v1</w:t>
+                <w:t xml:space="preserve">inserm-04131283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-driven identification of drugs inhibiting cytochrome P450 2C9</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Sclerosis CSF Is Enriched With Follicular T Cells Displaying a Th1/Eomes Signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Goldwaser</w:t>
+                <w:t xml:space="preserve">Marion Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Laurent</w:t>
+                <w:t xml:space="preserve">David Roulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Nay</w:t>
+                <w:t xml:space="preserve">Simon Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009820⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (6), pp.e200033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03578441v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Analysis of Chemical Space of Natural Compounds Interacting with Sulfotransferases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacogenetics of human sulfotransferases and impact of amino acid exchange on Phase II drug metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Isvoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhui Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iglika Lessigiarska</w:t>
+                <w:t xml:space="preserve">Silvana Ceauranu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunhui Peng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
+                <w:t xml:space="preserve">Leon Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26216360⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (11), pp.103349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2022.103349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448343v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03872159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Bacterial α1,3-Galactosyltransferase Genes in the Human Gut Microbiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning-driven identification of drugs inhibiting cytochrome P450 2C9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Goldwaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Montassier</w:t>
+                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Al-Ghalith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Mathé</w:t>
+                <w:t xml:space="preserve">Sylvie Fabrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Le Bastard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Venceslas Douillard</w:t>
+                <w:t xml:space="preserve">Laure Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.03000⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.e1009820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02490517v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03578441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut bacteria Akkermansia elicit a specific IgG response in CSF of patients with MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational Analysis of Chemical Space of Natural Compounds Interacting with Sulfotransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iglika Lessigiarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhui Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vallino</w:t>
+                <w:t xml:space="preserve">Ivanka Tsakovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie dos Santos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Morille</w:t>
+                <w:t xml:space="preserve">Petko Alov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (3), pp.e688. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (21), pp.6360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000000688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26216360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02548886v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intermediate level of CD161 expression defines a novel activated, inflammatory, and pathogenic subset of CD8+ T cells involved in multiple sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the substrate binding mechanism of SULT1A1 through molecular dynamics with excited normal modes simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balint Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Nicol</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dugast</w:t>
+                <w:t xml:space="preserve">David Perahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaut.2017.10.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.13129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-92480-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833322v1</w:t>
+                <w:t xml:space="preserve">hal-04291975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pro-inflammatory State in Monoclonal Gammopathy of Undetermined Significance and in Multiple Myeloma Is Characterized by Low Sialylation of Pathogen-Specific and Other Monoclonal Immunoglobulins.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Rossi</w:t>
+                <w:t xml:space="preserve">Gut bacteria Akkermansia elicit a specific IgG response in CSF of patients with MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01347⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.e688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000000688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01628293v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02548886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-gal and anti-neu5gc responses in non-immunosuppressed patients following treatment with anti-thymocyte globulin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
+                <w:t xml:space="preserve">Distribution of Bacterial α1,3-Galactosyltransferase Genes in the Human Gut Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Al-Ghalith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venceslas Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.3000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.03000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618751v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02490517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Gal and Anti-Neu5Gc Responses in Nonimmunosuppressed Patients After Treatment With Rabbit Antithymocyte Polyclonal IgGs</w:t>
+                <w:t xml:space="preserve">An intermediate level of CD161 expression defines a novel activated, inflammatory, and pathogenic subset of CD8+ T cells involved in multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Salama</w:t>
+                <w:t xml:space="preserve">Bryan Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Evanno</w:t>
+                <w:t xml:space="preserve">Marion Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noha Lim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
+                <w:t xml:space="preserve">Isabel Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000001686⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, GENOBIRD, 88, pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02156016v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RORγt+ cells selectively express redundant cation channels linked to the Golgi apparatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-gal and anti-neu5gc responses in non-immunosuppressed patients following treatment with anti-thymocyte globulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Drujont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Lancien</w:t>
+                <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.21-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02150842v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropathologic, phenotypic and functional analyses of Mucosal Associated Invariant T cells in Multiple Sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Michel</w:t>
+                <w:t xml:space="preserve">Pro-inflammatory State in Monoclonal Gammopathy of Undetermined Significance and in Multiple Myeloma Is Characterized by Low Sialylation of Pathogen-Specific and Other Monoclonal Immunoglobulins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bosseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain-Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clim.2016.03.014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02150108v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01628293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased IGM and IGG anti-NEU5GC antibodies in infectious mononucleosis (IMN): link with multiple sclerosis (MS)?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Anti-Gal and Anti-Neu5Gc Responses in Nonimmunosuppressed Patients After Treatment With Rabbit Antithymocyte Polyclonal IgGs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenotransplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101 (10), pp.2501-2507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000001686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245008v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02156016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated structure- and ligand-based in silico approach to predict inhibition of cytochrome P450 2D6</w:t>
+                <w:t xml:space="preserve">RORγt+ cells selectively express redundant cation channels linked to the Golgi apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie y Martiny</w:t>
+                <w:t xml:space="preserve">Lucile Drujont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+                <w:t xml:space="preserve">Aurélie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Chevillard</w:t>
+                <w:t xml:space="preserve">Aurélie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Moroy</w:t>
+                <w:t xml:space="preserve">Géraldine Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud B. Nicot</w:t>
+                <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (24), pp.3930-7. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.23682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep23682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02146557v1</w:t>
+                <w:t xml:space="preserve">inserm-02150842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcript analysis of laser capture microdissected white matter astrocytes and higher phenol sulfotransferase 1A1 expression during autoimmune neuroinflammation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Neuropathologic, phenotypic and functional analyses of Mucosal Associated Invariant T cells in Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brouard</w:t>
+                <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Laplaud</w:t>
+                <w:t xml:space="preserve">Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (1), pp.130. </w:t>
+              <w:t xml:space="preserve">Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 166-167, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-015-0348-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clim.2016.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01264499v1</w:t>
+                <w:t xml:space="preserve">inserm-02150108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanded CD8 T-cell sharing between periphery and CNS in multiple sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Loussouarn</w:t>
+                <w:t xml:space="preserve">Increased IGM and IGG anti-NEU5GC antibodies in infectious mononucleosis (IMN): link with multiple sclerosis (MS)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Xenotransplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.S86--S86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200787v1</w:t>
+                <w:t xml:space="preserve">hal-01245008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased Frequency of Circulating Myelin Oligodendrocyte Glycoprotein B Lymphocytes in Patients with Relapsing-Remitting Multiple Sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated structure- and ligand-based in silico approach to predict inhibition of cytochrome P450 2D6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie y Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Elong Ngono</w:t>
+                <w:t xml:space="preserve">Gautier Moroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Lepetit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Flora Guillot</w:t>
+                <w:t xml:space="preserve">Arnaud B. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/673503⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (24), pp.3930-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02147304v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02146557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabbit antithymocyte globulin–induced serum sickness disease and human kidney graft survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcript analysis of laser capture microdissected white matter astrocytes and higher phenol sulfotransferase 1A1 expression during autoimmune neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Couvrat-Desvergnes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ondrej Viklicky</w:t>
+                <w:t xml:space="preserve">David A. Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI82267⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-015-0348-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02147235v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01264499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the CD80/CD86 costimulatory pathway with CTLA4-Ig directs microglia toward a repair phenotype and promotes axonal outgrowth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expanded CD8 T-cell sharing between periphery and CNS in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gainche-Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Louveau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Neunlist</w:t>
+                <w:t xml:space="preserve">Delphine Loussouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.22894⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (6), pp.609-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02148392v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex steroids and neuroprotection in spinal cord injury: A review of preclinical investigations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Decreased Frequency of Circulating Myelin Oligodendrocyte Glycoprotein B Lymphocytes in Patients with Relapsing-Remitting Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Elong Ngono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Reindl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2014.01.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/673503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02163172v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02147304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Antigen-Specific B Cells Using Nominal Antigen-Coated Flow-Beads</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Crochette</w:t>
+                <w:t xml:space="preserve">Rabbit antithymocyte globulin–induced serum sickness disease and human kidney graft survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Couvrat-Desvergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Viklicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084273⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (12), pp.4655-4665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI82267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02165805v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02147235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exacerbation of experimental autoimmune encephalomyelitis in prion protein (PrPc)-null mice: evidence for a critical role of the central nervous system.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting the CD80/CD86 costimulatory pathway with CTLA4-Ig directs microglia toward a repair phenotype and promotes axonal outgrowth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Nerrière-Daguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gourdain</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Neunlist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1742-2094-9-25⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (12), pp.2298-2312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.22894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00678585v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02148392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sex steroids and neuroprotection in spinal cord injury: A review of preclinical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Elkabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud B. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 259, pp.28-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2014.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02163172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of Antigen-Specific B Cells Using Nominal Antigen-Coated Flow-Beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Elong Ngono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Crochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e84273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02165805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exacerbation of experimental autoimmune encephalomyelitis in prion protein (PrPc)-null mice: evidence for a critical role of the central nervous system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ballerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Carnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-2094-9-25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00678585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gender and sex hormones in multiple sclerosis pathology and therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud B. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 14, pp.4477-515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2741/3543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00370417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3697,417 +4120,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A peripheral cytotoxic nk-like cd eight t-cell subset predicts at onset an aggressive course of multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David‐axel Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sita Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Joint ECTRIMS-ACTRIMS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Publications Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multiple Sclerosis Journal, 29 (3S), pp.P533, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut bacteria Akkermansia elicit a specific IgG response in CSF of multiple sclerosis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vallino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARSEP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02159846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular analysis of blood memory CD8+T cells at the single-cell level reveals a specific pattern of clonally expanded cells in multiple sclerosis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTRIMS-ACTRIMS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02163205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4117,159 +4540,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immuno-Guided Laser-Capture Microdissection of Glial Cells for mRNA Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud B Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Laplaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Suppression and Regulation of Immune Responses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.261--271, 2018, 978-1-4939-7557-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7558-7_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4279,535 +4702,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased late graft loss in kidney recipients with serum sickness disease following anti-thymocyte globulin induction: relation with an anti-NEU5GC response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Salama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Couvrat-Desvergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Viklicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Congress of the International-Pancreas-and-Islet-Transplantation-Association, International-Xenotransplantation-Association and Cell-Transplant-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Melbourne, Australia. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased late graft loss in kidney recipients with serum sickness disease following anti-thymocyte globulin induction: relation with an anti-NEU5GC response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Salama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Couvrat-Desvergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Viklicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPITA/IXA/CTS Joint Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalizumab alters the TCR repertoire after one year of treatment in four MS patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th european workshop on immune-mediated inflammatory diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nice, France. pp.P26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00643971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White matter reactive astrocytes express nuclear estrogen receptor alpha (ESR1) in experimental autoimmune encephalomyelitis and multiple sclerosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien N. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Seilhean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pham-Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud B. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress of Neuroimmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Stiges, France. pp.27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2010.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01183240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4875,51 +5298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75AB8E9C"/>
+    <w:nsid w:val="772D3486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5106,51 +5529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-b-nicot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2695-3304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-8898-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Fr&#233;nay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.70135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05356973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cruciani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Math&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Puthenparampil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Tomas-Ojer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Docampo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14165771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05357637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Dudas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nicot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Balog" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c00845" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04064282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Shah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Frenay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04131283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Harb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa-Le Mai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roulois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03578441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Goldwaser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fabrega" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009820" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03448343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Lessigiarska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Peng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Tsakovska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Alov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216360" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Al-Ghalith" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Douillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03000" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02548886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vallino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000688" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Nicol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vogel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2017.10.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01628293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bosseboeuf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain-Maillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mennesson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01347" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618751v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Salama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Evanno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Lim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousselot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Le Berre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02156016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001686" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drujont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemoine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bienvenu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23682" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2016.03.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01245008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02146557v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie y Martiny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chevillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B. Nicot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv486" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Laplaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-015-0348-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gainche-Salmon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loussouarn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.199" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Elong Ngono" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lepetit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reindl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/673503" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Viklicky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI82267" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148392v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louveau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nerri&#232;re-Daguin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vanhove" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveilhan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunlist" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22894" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HSDWTTT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Elkabes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2014.01.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crochette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084273" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00678585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourdain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ballerini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carnaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-25" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370417v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3543" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732340v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#8208;axel Laplaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/epub/10.1177/13524585231196194" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02159846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dos Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881139v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B Nicot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rambeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Laplaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7558-7_15" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643971v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01183240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N. Giraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Seilhean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pham-Dinh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2010.08.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-b-nicot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2695-3304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151159262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-8898-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239596v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rodriguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Fr&#233;nay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.70135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05356973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cruciani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Math&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Puthenparampil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Tomas-Ojer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Docampo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14165771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05357637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Dudas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nicot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Balog" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c00845" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04587139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Boussamet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57949-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04064282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Shah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Frenay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200091" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04131283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Harb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa-Le Mai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roulois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03872159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Isvoran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Peng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Ceauranu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Schmidt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.103349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03578441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Goldwaser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fabrega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009820" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03448343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Lessigiarska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Tsakovska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Alov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216360" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92480-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02548886v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vallino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000688" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Al-Ghalith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Douillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03000" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Nicol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vogel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2017.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Salama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Evanno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Lim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousselot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Le Berre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01628293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bosseboeuf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain-Maillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mennesson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01347" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02156016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001686" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drujont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bienvenu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23682" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2016.03.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01245008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02146557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie y Martiny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chevillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moroy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B. Nicot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv486" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264499v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Laplaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-015-0348-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gainche-Salmon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loussouarn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.199" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147304v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Elong Ngono" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lepetit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reindl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/673503" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147235v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Viklicky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI82267" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louveau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nerri&#232;re-Daguin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vanhove" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveilhan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunlist" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22894" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HSDWTTT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163172v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Elkabes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2014.01.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crochette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084273" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00678585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourdain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ballerini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carnaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-25" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3543" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#8208;axel Laplaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/epub/10.1177/13524585231196194" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02159846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dos Santos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B Nicot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rambeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Laplaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7558-7_15" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01183240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N. Giraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Seilhean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pham-Dinh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2010.08.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>