--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -2994,295 +2994,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02146557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcript analysis of laser capture microdissected white matter astrocytes and higher phenol sulfotransferase 1A1 expression during autoimmune neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flora Guillot</w:t>
+                <w:t xml:space="preserve">Expanded CD8 T-cell sharing between periphery and CNS in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Salou</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brouard</w:t>
+                <w:t xml:space="preserve">Anne Gainche-Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Laplaud</w:t>
+                <w:t xml:space="preserve">Delphine Loussouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (1), pp.130. </w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (6), pp.609-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-015-0348-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acn3.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01264499v1</w:t>
+                <w:t xml:space="preserve">hal-01200787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanded CD8 T-cell sharing between periphery and CNS in multiple sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcript analysis of laser capture microdissected white matter astrocytes and higher phenol sulfotransferase 1A1 expression during autoimmune neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gainche-Salmon</w:t>
+                <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Loussouarn</w:t>
+                <w:t xml:space="preserve">David A. Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (6), pp.609-622. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acn3.199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12974-015-0348-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200787v1</w:t>
+                <w:t xml:space="preserve">inserm-01264499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased Frequency of Circulating Myelin Oligodendrocyte Glycoprotein B Lymphocytes in Patients with Relapsing-Remitting Multiple Sclerosis</w:t>
               </w:r>
@@ -5298,51 +5298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="772D3486"/>
+    <w:nsid w:val="C9D50335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5529,51 +5529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-b-nicot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2695-3304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151159262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-8898-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239596v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rodriguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Fr&#233;nay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.70135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05356973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cruciani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Math&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Puthenparampil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Tomas-Ojer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Docampo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14165771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05357637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Dudas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nicot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Balog" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c00845" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04587139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Boussamet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57949-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04064282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Shah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Frenay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200091" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04131283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Harb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa-Le Mai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roulois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03872159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Isvoran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Peng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Ceauranu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Schmidt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.103349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03578441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Goldwaser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fabrega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009820" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03448343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Lessigiarska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Tsakovska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Alov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216360" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92480-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02548886v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vallino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000688" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Al-Ghalith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Douillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03000" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Nicol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vogel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2017.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Salama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Evanno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Lim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousselot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Le Berre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01628293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bosseboeuf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain-Maillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mennesson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01347" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02156016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001686" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drujont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bienvenu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23682" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2016.03.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01245008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02146557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie y Martiny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chevillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moroy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B. Nicot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv486" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264499v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Laplaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-015-0348-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200787v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gainche-Salmon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loussouarn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.199" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147304v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Elong Ngono" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lepetit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reindl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/673503" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147235v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Viklicky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI82267" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louveau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nerri&#232;re-Daguin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vanhove" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveilhan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunlist" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22894" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HSDWTTT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163172v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Elkabes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2014.01.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crochette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084273" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00678585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourdain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ballerini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carnaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-25" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3543" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#8208;axel Laplaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/epub/10.1177/13524585231196194" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02159846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dos Santos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B Nicot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rambeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Laplaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7558-7_15" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01183240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N. Giraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Seilhean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pham-Dinh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2010.08.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-b-nicot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2695-3304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151159262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-8898-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239596v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rodriguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Fr&#233;nay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.70135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05356973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cruciani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Math&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Puthenparampil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Tomas-Ojer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Docampo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14165771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05357637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Dudas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nicot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Balog" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c00845" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04587139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Boussamet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57949-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04064282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Shah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Frenay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200091" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04131283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Harb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa-Le Mai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roulois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03872159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Isvoran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Peng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Ceauranu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Schmidt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.103349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03578441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Goldwaser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fabrega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009820" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03448343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Lessigiarska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Tsakovska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Alov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216360" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92480-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02548886v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vallino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000688" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Al-Ghalith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Douillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03000" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Nicol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vogel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2017.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Salama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Evanno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Lim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousselot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Le Berre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01628293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bosseboeuf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain-Maillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mennesson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01347" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02156016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001686" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drujont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bienvenu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23682" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2016.03.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01245008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02146557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie y Martiny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chevillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moroy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B. Nicot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv486" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gainche-Salmon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loussouarn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.199" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Laplaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-015-0348-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147304v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Elong Ngono" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lepetit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reindl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/673503" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147235v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Viklicky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI82267" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louveau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nerri&#232;re-Daguin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vanhove" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveilhan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunlist" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22894" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HSDWTTT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163172v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Elkabes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2014.01.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crochette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084273" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00678585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourdain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ballerini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carnaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-25" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3543" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#8208;axel Laplaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/epub/10.1177/13524585231196194" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02159846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dos Santos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B Nicot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rambeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Laplaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7558-7_15" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01183240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N. Giraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Seilhean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pham-Dinh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2010.08.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>