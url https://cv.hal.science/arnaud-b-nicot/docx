--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -168,3949 +168,4083 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durable B-Cell Impairment While Sparing IgA B Cells After Ocrelizumab Therapy in Multiple Sclerosis</w:t>
+                <w:t xml:space="preserve">Human Blood IgA + Memory B Cells Differ From IgG + B Cells by Expressing Gut‐Homing and Regulatory Markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louise Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Boussamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dugast</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 12, pp.2271-2285. </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 56 (4), pp.e70191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acn3.70135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.70191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239596v1</w:t>
+                <w:t xml:space="preserve">inserm-05630747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrathecal Anti-Akkermansia muciniphila IgG Responses in Multiple Sclerosis Patients Linked to CSF Immune Cells and Disease Activity</w:t>
+                <w:t xml:space="preserve">Allosteric Mechanisms Triggering Substrate and Cofactor Binding in the SULT1A1 Dimer as Revealed by Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Cruciani</w:t>
+                <w:t xml:space="preserve">Daniel Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mathé</w:t>
+                <w:t xml:space="preserve">Balint Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Puthenparampil</w:t>
+                <w:t xml:space="preserve">Arnaud Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Tomas-Ojer</w:t>
+                <w:t xml:space="preserve">Maria Miteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria José Docampo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erika Balog</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (16), pp.5771. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (19), pp.10503-10513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm14165771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c00845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05356973v1</w:t>
+                <w:t xml:space="preserve">inserm-05357637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric Mechanisms Triggering Substrate and Cofactor Binding in the SULT1A1 Dimer as Revealed by Molecular Dynamics Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durable B-Cell Impairment While Sparing IgA B Cells After Ocrelizumab Therapy in Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Toth</w:t>
+                <w:t xml:space="preserve">Stephane Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balint Dudas</w:t>
+                <w:t xml:space="preserve">Christine Lebrun-Frénay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Nicot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c00845⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 12, pp.2271-2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.70135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05357637v1</w:t>
+                <w:t xml:space="preserve">hal-05239596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the metabolite signature of an altered oral microbiota as a discriminant factor for multiple sclerosis: a pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrathecal Anti-Akkermansia muciniphila IgG Responses in Multiple Sclerosis Patients Linked to CSF Immune Cells and Disease Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Cruciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Boussamet</w:t>
+                <w:t xml:space="preserve">Marco Puthenparampil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Montassier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+                <w:t xml:space="preserve">Paula Tomas-Ojer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Morille</w:t>
+                <w:t xml:space="preserve">Maria José Docampo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.7786. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (16), pp.5771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-57949-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm14165771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04587139v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05356973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune Profiling Reveals the T-Cell Effect of Ocrelizumab in Early Relapsing-Remitting Multiple Sclerosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigating the metabolite signature of an altered oral microbiota as a discriminant factor for multiple sclerosis: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Boussamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lebrun-Frenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200091⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.7786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-57949-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064282v1</w:t>
+                <w:t xml:space="preserve">inserm-04587139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aglycosylated extracellular loop of inwardly rectifying potassium channel 4.1 (KCNJ10) provides a target for autoimmune neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Nicot</w:t>
+                <w:t xml:space="preserve">Immune Profiling Reveals the T-Cell Effect of Ocrelizumab in Early Relapsing-Remitting Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sita Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Harb</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hoa-Le Mai</w:t>
+                <w:t xml:space="preserve">Christine Lebrun-Frenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcad044⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (3), pp.e200091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04131283v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Sclerosis CSF Is Enriched With Follicular T Cells Displaying a Th1/Eomes Signature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aglycosylated extracellular loop of inwardly rectifying potassium channel 4.1 (KCNJ10) provides a target for autoimmune neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Morille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simon Leonard</w:t>
+                <w:t xml:space="preserve">Hoa-Le Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200033⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (2), pp.fcad044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcad044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882660v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04131283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacogenetics of human sulfotransferases and impact of amino acid exchange on Phase II drug metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Sclerosis CSF Is Enriched With Follicular T Cells Displaying a Th1/Eomes Signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Isvoran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Nicot</w:t>
+                <w:t xml:space="preserve">Simon Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2022.103349⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (6), pp.e200033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03872159v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-driven identification of drugs inhibiting cytochrome P450 2C9</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacogenetics of human sulfotransferases and impact of amino acid exchange on Phase II drug metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Isvoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhui Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Ceauranu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Goldwaser</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laure Nay</w:t>
+                <w:t xml:space="preserve">Leon Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009820⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (11), pp.103349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2022.103349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03578441v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03872159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Analysis of Chemical Space of Natural Compounds Interacting with Sulfotransferases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning-driven identification of drugs inhibiting cytochrome P450 2C9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Goldwaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fabrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iglika Lessigiarska</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
+                <w:t xml:space="preserve">Laure Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26216360⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.e1009820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448343v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03578441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the substrate binding mechanism of SULT1A1 through molecular dynamics with excited normal modes simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balint Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Perahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.13129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-92480-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut bacteria Akkermansia elicit a specific IgG response in CSF of patients with MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational Analysis of Chemical Space of Natural Compounds Interacting with Sulfotransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iglika Lessigiarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhui Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanka Tsakovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vallino</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Morille</w:t>
+                <w:t xml:space="preserve">Petko Alov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000000688⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (21), pp.6360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26216360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02548886v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Bacterial α1,3-Galactosyltransferase Genes in the Human Gut Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Montassier</w:t>
+                <w:t xml:space="preserve">Gut bacteria Akkermansia elicit a specific IgG response in CSF of patients with MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vallino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Al-Ghalith</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Amélie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Venceslas Douillard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.03000⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.e688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000000688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02490517v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02548886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intermediate level of CD161 expression defines a novel activated, inflammatory, and pathogenic subset of CD8+ T cells involved in multiple sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of Bacterial α1,3-Galactosyltransferase Genes in the Human Gut Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Al-Ghalith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Nicol</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dugast</w:t>
+                <w:t xml:space="preserve">Venceslas Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaut.2017.10.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.3000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.03000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833322v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02490517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-gal and anti-neu5gc responses in non-immunosuppressed patients following treatment with anti-thymocyte globulin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An intermediate level of CD161 expression defines a novel activated, inflammatory, and pathogenic subset of CD8+ T cells involved in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Salama</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
+                <w:t xml:space="preserve">Isabel Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, GENOBIRD, 88, pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2017.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618751v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pro-inflammatory State in Monoclonal Gammopathy of Undetermined Significance and in Multiple Myeloma Is Characterized by Low Sialylation of Pathogen-Specific and Other Monoclonal Immunoglobulins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-gal and anti-neu5gc responses in non-immunosuppressed patients following treatment with anti-thymocyte globulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bosseboeuf</w:t>
+                <w:t xml:space="preserve">Juliette Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Allain-Maillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric Rossi</w:t>
+                <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.21-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01628293v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Gal and Anti-Neu5Gc Responses in Nonimmunosuppressed Patients After Treatment With Rabbit Antithymocyte Polyclonal IgGs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noha Lim</w:t>
+                <w:t xml:space="preserve">Pro-inflammatory State in Monoclonal Gammopathy of Undetermined Significance and in Multiple Myeloma Is Characterized by Low Sialylation of Pathogen-Specific and Other Monoclonal Immunoglobulins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bosseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain-Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Rousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
+                <w:t xml:space="preserve">Cédric Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 101 (10), pp.2501-2507. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000001686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02156016v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01628293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RORγt+ cells selectively express redundant cation channels linked to the Golgi apparatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-Gal and Anti-Neu5Gc Responses in Nonimmunosuppressed Patients After Treatment With Rabbit Antithymocyte Polyclonal IgGs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Drujont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Lancien</w:t>
+                <w:t xml:space="preserve">Juliette Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep23682⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101 (10), pp.2501-2507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000001686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02150842v1</w:t>
+                <w:t xml:space="preserve">inserm-02156016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropathologic, phenotypic and functional analyses of Mucosal Associated Invariant T cells in Multiple Sclerosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+                <w:t xml:space="preserve">RORγt+ cells selectively express redundant cation channels linked to the Golgi apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Drujont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Baron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Michel</w:t>
+                <w:t xml:space="preserve">Mélanie Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clim.2016.03.014⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.23682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep23682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02150108v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02150842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased IGM and IGG anti-NEU5GC antibodies in infectious mononucleosis (IMN): link with multiple sclerosis (MS)?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Nicot</w:t>
+                <w:t xml:space="preserve">Neuropathologic, phenotypic and functional analyses of Mucosal Associated Invariant T cells in Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenotransplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 166-167, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clim.2016.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245008v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02150108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated structure- and ligand-based in silico approach to predict inhibition of cytochrome P450 2D6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud B. Nicot</w:t>
+                <w:t xml:space="preserve">Increased IGM and IGG anti-NEU5GC antibodies in infectious mononucleosis (IMN): link with multiple sclerosis (MS)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Xenotransplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.S86--S86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02146557v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanded CD8 T-cell sharing between periphery and CNS in multiple sclerosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Michel</w:t>
+                <w:t xml:space="preserve">Integrated structure- and ligand-based in silico approach to predict inhibition of cytochrome P450 2D6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie y Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Moroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gainche-Salmon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Loussouarn</w:t>
+                <w:t xml:space="preserve">Arnaud B. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acn3.199⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (24), pp.3930-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200787v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02146557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcript analysis of laser capture microdissected white matter astrocytes and higher phenol sulfotransferase 1A1 expression during autoimmune neuroinflammation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Expanded CD8 T-cell sharing between periphery and CNS in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Salou</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gainche-Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David A. Laplaud</w:t>
+                <w:t xml:space="preserve">Delphine Loussouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12974-015-0348-y⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (6), pp.609-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01264499v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased Frequency of Circulating Myelin Oligodendrocyte Glycoprotein B Lymphocytes in Patients with Relapsing-Remitting Multiple Sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcript analysis of laser capture microdissected white matter astrocytes and higher phenol sulfotransferase 1A1 expression during autoimmune neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Elong Ngono</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Flora Guillot</w:t>
+                <w:t xml:space="preserve">David A. Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/673503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-015-0348-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02147304v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01264499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabbit antithymocyte globulin–induced serum sickness disease and human kidney graft survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decreased Frequency of Circulating Myelin Oligodendrocyte Glycoprotein B Lymphocytes in Patients with Relapsing-Remitting Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Elong Ngono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Couvrat-Desvergnes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ondrej Viklicky</w:t>
+                <w:t xml:space="preserve">Markus Reindl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI82267⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/673503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02147235v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02147304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the CD80/CD86 costimulatory pathway with CTLA4-Ig directs microglia toward a repair phenotype and promotes axonal outgrowth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rabbit antithymocyte globulin–induced serum sickness disease and human kidney graft survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Couvrat-Desvergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Louveau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Neunlist</w:t>
+                <w:t xml:space="preserve">Ondrej Viklicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.22894⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (12), pp.4655-4665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI82267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02148392v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02147235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex steroids and neuroprotection in spinal cord injury: A review of preclinical investigations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Targeting the CD80/CD86 costimulatory pathway with CTLA4-Ig directs microglia toward a repair phenotype and promotes axonal outgrowth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Nerrière-Daguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Neunlist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (12), pp.2298-2312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.22894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2014.01.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02163172v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02148392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Antigen-Specific B Cells Using Nominal Antigen-Coated Flow-Beads</w:t>
+                <w:t xml:space="preserve">Sex steroids and neuroprotection in spinal cord injury: A review of preclinical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Degauque</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stella Elkabes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud B. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084273⟩</w:t>
+              <w:t xml:space="preserve">Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 259, pp.28-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2014.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02165805v1</w:t>
+                <w:t xml:space="preserve">inserm-02163172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exacerbation of experimental autoimmune encephalomyelitis in prion protein (PrPc)-null mice: evidence for a critical role of the central nervous system.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Antigen-Specific B Cells Using Nominal Antigen-Coated Flow-Beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Elong Ngono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gourdain</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Crochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1742-2094-9-25⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e84273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00678585v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02165805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exacerbation of experimental autoimmune encephalomyelitis in prion protein (PrPc)-null mice: evidence for a critical role of the central nervous system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ballerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Carnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-2094-9-25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00678585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gender and sex hormones in multiple sclerosis pathology and therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud B. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 14, pp.4477-515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2741/3543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00370417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4120,417 +4254,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A peripheral cytotoxic nk-like cd eight t-cell subset predicts at onset an aggressive course of multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David‐axel Laplaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sita Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dugast</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Joint ECTRIMS-ACTRIMS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Milan, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sage Publications Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Multiple Sclerosis Journal, 29 (3S), pp.P533, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut bacteria Akkermansia elicit a specific IgG response in CSF of multiple sclerosis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vallino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARSEP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02159846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular analysis of blood memory CD8+T cells at the single-cell level reveals a specific pattern of clonally expanded cells in multiple sclerosis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dugast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dugast</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTRIMS-ACTRIMS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02163205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4540,159 +4674,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immuno-Guided Laser-Capture Microdissection of Glial Cells for mRNA Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud B Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Laplaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Suppression and Regulation of Immune Responses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.261--271, 2018, 978-1-4939-7557-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7558-7_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4702,535 +4836,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased late graft loss in kidney recipients with serum sickness disease following anti-thymocyte globulin induction: relation with an anti-NEU5GC response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Salama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Couvrat-Desvergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Viklicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Congress of the International-Pancreas-and-Islet-Transplantation-Association, International-Xenotransplantation-Association and Cell-Transplant-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Melbourne, Australia. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased late graft loss in kidney recipients with serum sickness disease following anti-thymocyte globulin induction: relation with an anti-NEU5GC response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Salama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Couvrat-Desvergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludmilla Le Berre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Viklicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPITA/IXA/CTS Joint Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalizumab alters the TCR repertoire after one year of treatment in four MS patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th european workshop on immune-mediated inflammatory diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nice, France. pp.P26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00643971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White matter reactive astrocytes express nuclear estrogen receptor alpha (ESR1) in experimental autoimmune encephalomyelitis and multiple sclerosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien N. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Seilhean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pham-Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud B. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress of Neuroimmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Stiges, France. pp.27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2010.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01183240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5298,51 +5432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9D50335"/>
+    <w:nsid w:val="27B47E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5529,51 +5663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-b-nicot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2695-3304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151159262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-8898-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239596v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rodriguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Fr&#233;nay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.70135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05356973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cruciani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Math&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Puthenparampil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Tomas-Ojer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Docampo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14165771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05357637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Dudas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nicot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Balog" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c00845" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04587139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Boussamet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57949-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04064282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Shah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Frenay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200091" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04131283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Harb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa-Le Mai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roulois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03872159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Isvoran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Peng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Ceauranu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Schmidt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.103349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03578441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Goldwaser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fabrega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009820" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03448343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Lessigiarska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Tsakovska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Alov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216360" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92480-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02548886v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vallino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000688" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Al-Ghalith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Douillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03000" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Nicol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vogel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2017.10.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Salama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Evanno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Lim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousselot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Le Berre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01628293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bosseboeuf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain-Maillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mennesson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01347" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02156016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001686" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drujont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bienvenu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23682" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2016.03.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01245008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02146557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie y Martiny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chevillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moroy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B. Nicot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv486" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gainche-Salmon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loussouarn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.199" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Laplaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-015-0348-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147304v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Elong Ngono" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lepetit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reindl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/673503" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147235v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Viklicky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI82267" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louveau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nerri&#232;re-Daguin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vanhove" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveilhan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunlist" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22894" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HSDWTTT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163172v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Elkabes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2014.01.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crochette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084273" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00678585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourdain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ballerini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carnaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-25" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3543" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#8208;axel Laplaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/epub/10.1177/13524585231196194" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02159846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dos Santos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B Nicot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rambeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Laplaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7558-7_15" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743175v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01183240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N. Giraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Seilhean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pham-Dinh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2010.08.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-b-nicot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2695-3304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151159262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-8898-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05630747v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Gal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Boussamet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.70191" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05357637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Dudas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nicot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Miteva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Balog" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c00845" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Fr&#233;nay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.70135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05356973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cruciani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Math&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Puthenparampil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Tomas-Ojer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Docampo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14165771" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04587139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57949-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04064282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Shah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Frenay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200091" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04131283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Harb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Guillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa-Le Mai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad044" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roulois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03872159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Isvoran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Peng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Ceauranu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Schmidt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.103349" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03578441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Goldwaser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fabrega" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009820" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92480-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03448343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iglika Lessigiarska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Tsakovska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Alov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216360" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02548886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vallino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000000688" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Al-Ghalith" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Douillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03000" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Nicol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vogel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2017.10.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Salama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Evanno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Lim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousselot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Le Berre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01628293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bosseboeuf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain-Maillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mennesson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01347" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02156016v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001686" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drujont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemoine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bienvenu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23682" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150108v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2016.03.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01245008v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02146557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie y Martiny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chevillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B. Nicot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv486" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200787v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gainche-Salmon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loussouarn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.199" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264499v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Laplaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-015-0348-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147304v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Elong Ngono" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lepetit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reindl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/673503" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Couvrat-Desvergnes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Viklicky" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI82267" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02148392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louveau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nerri&#232;re-Daguin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vanhove" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveilhan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunlist" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22894" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HSDWTTT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Elkabes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2014.01.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degauque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crochette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084273" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00678585v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourdain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ballerini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carnaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-25" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00370417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3543" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732340v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#8208;axel Laplaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/epub/10.1177/13524585231196194" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02159846v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dos Santos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163205v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B Nicot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rambeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Laplaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7558-7_15" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743175v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739742v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643971v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01183240v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N. Giraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Seilhean" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pham-Dinh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2010.08.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>