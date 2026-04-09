--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Bertrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4723-179X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199487537</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-4251-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-pelagic ecosystems should be considered as social–ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (5), pp.745-748. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02692-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05204377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The projected impacts of climate change and fishing pressure on a tropical marine food web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Leite Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.106909. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Amazon River plume on the biodiversity and assemblage structure of lanternfishes (Myctophidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Artana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.104572. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2025.104572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05204383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanternfish as bioindicator of microplastics in the deep sea: A spatiotemporal analysis using museum specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme V.B. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K.S. Justino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 487, pp.137125. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.137125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSO impacts on marine ecosystems and fisheries in the tropical and South Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Rodríguez-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Calvo-Miguélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Montoya-Carramolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina R Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.43 - 59. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-025-00742-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of internal tides on chlorophyll distribution and primary production off the Amazon shelf from glider measurements and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine M'Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Koch-Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Regina de Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Advances in ocean science from underwater gliders, 21 (6), pp.2873 - 2894. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-2873-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Coastal Biogeographic Boundaries: Unveiling the Nature of Processes Shaping the Distribution of Marine Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira-Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (9), pp.e70083. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.70083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent dissipation along contrasting internal tide paths off the Amazon shelf from AMAZOMIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabius Kouogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Koch-Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.1589-1608. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-1589-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05204380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-pelagic fishes are anything but similar : a global s ynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (9), e14510 [17 p.]. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rare oasis effect for forage fauna in oceanic eddies at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Receveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.4834. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49113-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential bottom-up and top-down control of large microzooplankton in response to contrasting productive scenarios in the tropical southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bittencourt Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Augusto Mendes De Castro Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando De Figueiredo Porto Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 246, pp.104010. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2024.104010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A checklist of marine phytoplankton species of Northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Augusto Mendes De Castro Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Ferreira Cabanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Amália Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, 103887 [24 p.]. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of combined temperature and food availability on Peruvian anchovy (Engraulis ringens) early life stages in the northern Humboldt Current system: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Flores-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 215, pp.103034. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐scale relationships between body shape and trophic ecology in tropical demersal marine fish of northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josafá Reis-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Vasconcelos-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kátia Aparecido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient availability regulates the microbial biomass structure in marine oligotrophic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bittencourt Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Augusto Mendes de Castro Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Celeste López-Abbate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-023-05427-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers’ perceptions of global change to inform coastal planning in a data-poor socio-ecological system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C.W. Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.A.P. Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.V.A. Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 155, pp.105784. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2023.105784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncoupled changes in phytoplankton biomass and size structure in the western tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bittencourt Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Molinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 227, pp.103696. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2021.103696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of rare deep‐sea fishes (Teleostei) collected from off north‐eastern Brazil, including seamounts and islands of the Fernando de Noronha Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101 (4), pp.945-959. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich and underreported: First integrated assessment of the diversity of mesopelagic fishes in the Southwestern Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Teixeira Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Rodrigues Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.937154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic seascape partitioning through functional data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pauthenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramilla Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global decline of pelagic fauna in a warmer ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Receveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.928 - 934. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-022-01479-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-sea dragonfishes (Teleostei: Stomiiformes) collected from off northeastern Brazil, with a review of the species reported from the Brazilian Exclusive Economic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neotropical Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1982-0224-2022-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic cnidarian responses to contrasting thermohaline and circulationseasonal scenarios in a tropical western boundary current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (6), pp.1763--1779. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-1763-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaller fish species in a warm and oxygen-poor Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Salvatteci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph R Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galbraith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abj0270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazon River plume, a barrier to animal dispersal in the Western Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira Júnior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.537. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-04165-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaliacean community responses to distinct thermohaline and circulation patterns in the Western Tropical South Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Barkokébas Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiomara Franchesca García Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 849 (21), pp.4679-4692. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-022-05007-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthly anomaly database of atmospheric and oceanic parameters in the tropical Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Lázaro Varona González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.107969. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.107969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive spatial distribution of tropical fish assemblages from multifrequency acoustics and video fulfils the island mass effect framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Salvetat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.8787. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12409-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small pelagic fish in the new millennium: A bottom-up view of global research effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myron A. Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Alheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio A. Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191, pp.102494. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Cirrholovenia polynema (Hydrozoa: Leptothecata) in the Western Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.e21006. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2675-2824069.20-001egt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and Distribution of Deep-Sea Bigscales and Whalefishes (Teleostei: Stephanoberycoidei) Collected off Northeastern Brazil, Including Seamounts and Oceanic Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vinicius Felix Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lucena-Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ichthyology and Herpetology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (2), pp.467--488. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1643/i2020069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced harvest as a potential management strategy for tropical small-scale fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Padovani Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K S Justino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (7), pp.2547--2561. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsab136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Species of Cyphocaris Boeck, 1871 (Amphipoda: Lysianassoidea: Cyphocarididae): Found off the Rocas Atoll, Northeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Senna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (4), pp.360-373. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/taxonomy1040027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Cnidocodon leopoldi Bouillon, 1978 (Cnidaria: Anthoathecata) in the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira-Jr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papéis Avulsos de Zoologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.e20216197. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/1807-0205/2021.61.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Analysis of Coastal Gradients of Sea Surface Salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina N. Dossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Alory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeola M. Dahunsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (13), pp.2507. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13132507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-surface western boundary circulation off Northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina N. Dossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex C. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Eldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.102475. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom trawling on a carbonate shelf: Do we get what we see?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jacqueline Gomes De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lucena-Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 213, pp.104314. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2020.104314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teissiera polypofera: first record of the genus Teissiera (Hydrozoa: Anthoathecata) in the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton G. Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira-Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (3), pp.e20191437. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0001-3765202120191437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Circulation and Vertical Structure of Upper Ocean Variability Around Fernando de Noronha Archipelago and Rocas Atoll During Spring 2015 and Fall 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina N. Dossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Eldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.598101. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.598101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution, vertical migration, and trophic ecology of lanternfishes (Myctophidae) in the Southwestern Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rodrigues Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 199, pp.102695. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-sea anglerfishes (Lophiiformes: Ceratioidei) from off northeastern. Brazil, with remarks on the ceratioids reported from the Brazilian Exclusive Economic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vinicius Felix Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neotropical Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (2), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1982-0224-2020-0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns in planktonic cnidarian distribution in the western boundary current system of the tropical South Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira-Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), pp.270--287. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbaa066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSO climate forcing of the marine mercury cycle in the Peruvian Upwelling Zone Does Not Affect Methylmercury Levels of Marine Avian Top Predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Renedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (23), pp.15754-15765. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c03861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-sea smelts, pencil smelts, and barreleyes (Teleostei: Argentiniformes) from oceanic islands and seamounts off northeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia R. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro N. Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2021.1891806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatchetfishes (Stomiiformes: Sternoptychidae) biodiversity, trophic ecology, vertical niche partitioning and functional roles in the western Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 187, pp.102389. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length-weight relationship of twelve mesopelagic fishes from the western Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Eduardo Nole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lucena-Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rodrigues Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vinicius Felix Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.14084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemulidae distribution patterns along the Northeastern Brazilian continental shelf and size at first maturity of the most abundant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Cardoso De Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Paulo Cavalcanti Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.101226. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic ecology, habitat, and migratory behaviour of the viperfish Chauliodus sloani reveal a key mesopelagic player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.20996. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77222-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ target strength measurement of the black triggerfish Melichthys niger and the ocean triggerfish Canthidermis sufflamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Salvetat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Travassos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Gastauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (9), pp.1118-1127. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/MF19153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity, ecology, fisheries, and use and trade of Tetraodontiformes fishes reveal their socio‐ecological significance along the tropical Brazilian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayssa Siqueira Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D characterisation of the thermohaline structure in the southwestern tropical Atlantic derived from functional data analysis of in situ profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramilla V. Assunçao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex C. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Henrique S. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 187, pp.102399. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Hydroacoustic Assessment of Fish Abundance and Distribution in the Shallow Subbasin of Lake Titicaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Loayza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aquaculture &amp; Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.100034. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24966/AAF-5523/100034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body size and stable isotope composition of zooplankton in the western tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Guerra Araújo Abrantes De Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schwamborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 212, pp.103449. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and connectivity of Flaccisagitta enflata (Chaetognatha: Sagittidae) in the tropical Atlantic ocean (northeastern Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula B. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0231574. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0231574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of deep-sea shrimps of the Superfamily Oplophoroidea Dana 1852 (Decapoda: Caridea) from Southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinai dos Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Sá Leitão Câmara De Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4613 (3), pp.401--442. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4613.3.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of the Ectoparasitic Isopod, Holophryxus acanthephyrae Stephensen 1912 (Cymothoida: Dajidae) in the South Atlantic: Recovered from a New Host, the Deep-Sea Shrimp, Acanthephyra acanthitelsonis Spence Bate, 1888</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de A. Leitao Camara De Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jose De Carvalho Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesser Fidelis De Souza-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.13--15. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41208-018-0072-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-sea manefishes (Perciformes: Caristiidae) from oceanic islands and seamounts off northeastern Brazil, with comments on the caristiids previously reported in Brazilian waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Teixeira Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antunes Caires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2019.1636281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02197004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso- and Bathypelagic Prawns of the Superfamilies Penaeoidea Rafinesque, 1815 and Sergestoidea Dana, 1852 (Crustacea: Decapoda: Dendrobranchiata) from Southwestern Atlantic: New Records and Bathymetric Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Sá Leitão Câmara de Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Azevedo Carsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesser Souza-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.465-484. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41208-019-00154-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length–weight relationships of eleven mesopelagic fishes from oceanic islands of the Southwestern Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Teixeira Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.605-607. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.13840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02197003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length–weight relationship of thirteen demersal fishes from the tropical Brazilian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vinícius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.590-593. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.13831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02197001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish debris in sediments from the last 25 kyr in the Humboldt Current reveal the role of productivity and oxygen on small pelagic fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Salvatteci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ortlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.102114. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal trends in zooplankton biomass in the northern Humboldt current system off Peru from 1961-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Aronés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ayón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169-170, pp.104656. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2019.104656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying key habitat and spatial patterns of fish biodiversity in the tropical Brazilian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Padovani Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01905980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying key habitat and spatial patterns of fish biodiversity in the tropical Brazilian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Padovani Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of deep-sea prawn of the genus Gennadas Spence Bate, 1881 (Crustacea: Decapoda: Benthesicymidae) from Southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel de Jesus Feio de Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Azevedo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Sa Leitao Camara de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4450 (3), pp.376-384. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4450.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in the breeding seasonality of Peruvian seabirds and regime shifts in the Northern Humboldt Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannina Passuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Oliveros-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 597, pp.231-242. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the intermediate scabbardfish Aphanopus intermedius (Scombriformes: Trichiuridae) in the western South Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro N. Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara T. Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lucena-Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S. Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (5), pp.992-995. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.13796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifarious anchovy and sardine regimes in the Humboldt Current System during the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Salvatteci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim R. Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.1055--1068. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of a rare deep-sea copepod, Gaussia intermedia Defaye, 1998 (Calanoida, Metridinidae), from the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crustaceana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (4), pp.501 - 508. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685403-00003776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density dependence, prey accessibility and prey depletion by fisheries drive Peruvian seabird population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilú Bouchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (7), pp.1092-1102. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic structure in the northern Humboldt Current system: new perspectives from stable isotope analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tremblay-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (4), pp.86. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-017-3119-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury contamination level and speciation inventory in Lakes Titicaca & Uru-Uru (Bolivia): Current status and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Anabelle Baya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.262 - 270. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of deep-sea copepod Megacalanus princeps Wolfenden, 1904 (Calanoidea: Megacalanidae) from southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Pinho Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guedes Pereira Figueirêdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aislan Galdino Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nauplius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2358-2936e2017007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density dependence, prey accessibility and prey depletion by fisheries drive Peruvian seabird population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.1092-1102. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D habitat suitability of jack mackerel Trachurus murphyi in the Southeastern Pacific, a comprehensive study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels T. Hintzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Oliveros-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.199-211. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality in marine ecosystems: Peruvian seabirds, anchovy and oceanographic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannina Passuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (1), pp.182-193. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/14-1134.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of two deep-sea shrimps of the genus Acanthephyra A. Milne-Edwards, 1881 (Crustacea: Decapoda: Acanthephyridae) from southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Sá Leitão Câmara de Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesser F. Souza-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4184 (1), pp.193. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4184.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal patterns of fine-scale to mesoscale upper ocean dynamics in an Eastern Boundary Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet diversity of jack and chub mackerels and ecosystem changes in the northern Humboldt Current system: A long-term study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Espino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teobaldo Dioses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2015.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01306081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian posterior prediction of the patchy spatial distributions of small pelagic fish in regions of suitable habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (2), pp.290--303. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2014-0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological characteristics of the hydrological landscapes in the Bay of Biscay in spring 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Lezama-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Irigoien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.26-41. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fog.12090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad impacts of fine-scale dynamics on seascape structure from zooplankton to seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.5239. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics Reveals the Presence of a Macrozooplankton Biocline in the Bay of Biscay in Response to Hydrological Conditions and Predator-Prey Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Lezama-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Irigoien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaida Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.e88054. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0088054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Model of Jumbo Squid Dosidicus gigas Trophic Ecology in the Northern Humboldt Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Tafur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Argüelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e85919. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem scenarios shape fishermen spatial behavior. The case of the Peruvian anchovy fishery in the Northern Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 128 (11), pp.60 - 73. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding mechanisms that control fish spawning and larval recruitment: Parameter optimization of an Eulerian model (SEAPODYM-SP) with Peruvian anchovy and sardine eggs and larvae data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehodey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Senina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ayón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123, pp.105-122. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic and spatiotemporal variability in anchoveta Engraulis ringens diet off Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84 (2), pp.422-435. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change scenarios experiments predict a future reduction in small pelagic fish recruitment in the Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Goubanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.1841-1853. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bags-of-Features for fish school cluster characterization in pelagic ecosystems: application to the discrimination of juvenile and adult anchovy clusters off Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Peraltilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (8), pp.1329 - 1339. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f2012-064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking habitat and resource use for the jumbo squid Dosidicus gigas: a stable isotope analysis in the Northern Humboldt Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Argüelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Graco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Tafur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159, pp.2105-2116. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-1998-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight on population structure of the Chilean jack mackerel ( Trachurus murphyi )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.341-355. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2012036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of the spatial interactions between ecosystem components from acoustic survey data: application of the Northern SCH off Peru.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danile Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (4), pp.740 - 754. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f2012-017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns and scale-dependent relationships between macrozooplankton and fish in the Bay of Biscay: an acoustic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lezama-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ballón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Irigoien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 439 (12), pp.151-168. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps09318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there enough zooplankton to feed forage fish populations off Peru? An acoustic (positive) answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ayón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (4), pp.360-381. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Isotopic Signature Along Gladius Highlights Contrasted Individual Foraging Strategies of Jumbo Squid (Dosidicus gigas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Argüelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (7), pp.e22194. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen: A Fundamental Property Regulating Pelagic Ecosystem Structure in the Coastal Southeastern Tropical Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Peraltilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Graco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.e29558. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating relationships between albacore tuna (Thunnus alalunga) CPUE and prey distribution in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Lezama-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Boyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritz Arrizabalaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (1-2), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing data-based indicators across upwelling and comparable systems for communicating ecosystem states and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne Shannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawit Yemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (4), pp.807-832. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsp270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Observation of Living Organisms Reveals the Upper Limit of the Oxygen Minimum Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (4), pp.:e10330. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0010330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the design of acoustic surveys of Peruvian anchoveta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. John Simmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Chipollini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (6), pp.1341-1348. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsp118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional group biodiversity in Eastern Boundary Upwelling Ecosystems questions the wasp-waist trophic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arístegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J.M. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (1-4), pp.97-106. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2009.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic structure of the Peruvian marine ecosystem in 2000–2006: Insights on the effects of management scenarios for the hake fishery using the IBM trophic model Osmose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunne-Jai Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (1-2), pp.290-304. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Peruvian anchovy (Engraulis ringens) trophodynamics provides a new vision of the Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of overfishing and El Niño on the condition factor and reproductive success of Peruvian hake, Merluccius gayi peruanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ballón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wosnitza-Mendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Guevara-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.300-307. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplankton and forage fish species off Peru: Large-scale bottom-up forcing and local-scale depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ayón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Swartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.208-214. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship of anchovy and sardine to water masses in the Peruvian Humboldt Current System from 1983 to 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Swartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.228-237. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schooling behaviour and environmental forcing in relation to anchoveta distribution: An analysis across multiple spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.264-277. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Peruvian anchovy (Engraulis ringens) trophodynamics provides a new vision of the Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Kelvin wave forcing in the Peru Humboldt Current system: Scenarios of spatial reorganization from physics to fishers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (Issues 2-4), pp.278-289. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The northern Humboldt Current System: Brief history, present status and a view towards the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Guevara-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Csirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.95-105. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courant de Humboldt - Des dynamiques océaniques à la gestion des pêches au Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tostain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Chemins d'impacts, 9782709928939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Niño Southern Oscillation (ENSO) effects on fisheries and aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Avadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FAO, 660, 244 p., 2020, FAO Fisheries and Aquaculture Technical Papers, 978-92-5-132327-4. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4060/ca8348en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially explicit model to investigate early life stages recruitment of Peruvian anchovy (Engraulis ringens) as a response to temperature and food variability in the Northern Humboldt Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Flores Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ocean stratification on small-scale physical oases for pelagic life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium Drivers of dynamics of small pelagic fish resources </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of “Pelagic metapopulation” as exemplified by the case of jack mackerel Trachurus murphyi in the South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels T. Hintzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPRFMO 4 th Meeting of the Scientific Committee </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, The Hagues, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale dynamics shape the seascape from zooplankton to seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES ASC 2014 : Annual Science Conference of the The International Council for the Exploration of the Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, La Corogne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine acoustic data as new tools for a 3D vision of the abiotic and biotic components of marine ecosystem and their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIO Acoustics 2013 : IEEE/OES Acoustics in Underwater Geosciences Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics show how high frequency physical features structure the oceanscape and shape the distribution of zooplankton and fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES 2013 : Fisheries Acoustic Science and Technology Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche adaptative, c'est le Pérou !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.54-55, 2020, 978-2-7099-2850-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecosystem Approach to Fisheries: Reconciling Conservation and Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for Oceanography and Ecosystemic Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.221-311, 2016, 978-1-119-33022-6. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119330226.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche écosystémique des pêches : réconcillier conservation et exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monaco A.; Prouzet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et fonctions de systèmes écologiques marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.343-426, 2015, Mer et Océan, 978-1-78405-005-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océans : les écosystèmes marins face au réchauffement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Weigel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Changement climatique : quels défis pour le Sud ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, p. 87-99, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central and South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magrin, G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Silveira Buckeridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castellano, E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change 2014: impacts, adaptation, and vulnerability. Working Group II Contribution to the IPCC Fifth Assessment Report. Volume 2. Regional Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.1499-1566, 2014, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781107415386.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on tropical Atlantic marine ecosystem dynamics in the last decades. WP2 – D2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrine Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.60. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18939.67364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental research and fish aggregating devices (FADs) in French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes René</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabirds foraging within random forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianina Passuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2014 : International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId564"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Bertrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4723-179X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199487537</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-4251-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Coastal Biogeographic Boundaries: Unveiling the Nature of Processes Shaping the Distribution of Marine Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira-Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (9), e70083 [21 p.]. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.70083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-pelagic ecosystems should be considered as social–ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (5), pp.745-748. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02692-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05204377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Amazon River plume on the biodiversity and assemblage structure of lanternfishes (Myctophidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Artana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.104572. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2025.104572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05204383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanternfish as bioindicator of microplastics in the deep sea: A spatiotemporal analysis using museum specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme V.B. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K.S. Justino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 487, pp.137125. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.137125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The projected impacts of climate change and fishing pressure on a tropical marine food web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Leite Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.106909. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of internal tides on chlorophyll distribution and primary production off the Amazon shelf from glider measurements and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine M'Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Koch-Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Regina de Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Advances in ocean science from underwater gliders, 21 (6), pp.2873 - 2894. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-2873-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSO impacts on marine ecosystems and fisheries in the tropical and South Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Rodríguez-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Calvo-Miguélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Montoya-Carramolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina R Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.43 - 59. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-025-00742-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent dissipation along contrasting internal tide paths off the Amazon shelf from AMAZOMIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabius Kouogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Koch-Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.1589-1608. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-1589-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05204380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rare oasis effect for forage fauna in oceanic eddies at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Receveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.4834. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49113-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential bottom-up and top-down control of large microzooplankton in response to contrasting productive scenarios in the tropical southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bittencourt Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Augusto Mendes De Castro Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando De Figueiredo Porto Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 246, 104010 [16 p.]. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2024.104010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A checklist of marine phytoplankton species of Northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Augusto Mendes De Castro Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Ferreira Cabanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Amália Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, 103887 [24 p.]. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-pelagic fishes are anything but similar : a global s ynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (9), e14510 [17 p.]. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent dissipation from AMAZOMIX off the Amazon shelf along internal tides paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabius Kouogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Koch-Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-2548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐scale relationships between body shape and trophic ecology in tropical demersal marine fish of northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josafá Reis-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Vasconcelos-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kátia Aparecido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient availability regulates the microbial biomass structure in marine oligotrophic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bittencourt Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Augusto Mendes de Castro Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Celeste López-Abbate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-023-05427-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of combined temperature and food availability on Peruvian anchovy (Engraulis ringens) early life stages in the northern Humboldt Current system: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Flores-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 215, pp.103034. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers’ perceptions of global change to inform coastal planning in a data-poor socio-ecological system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C.W. Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.A.P. Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.V.A. Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 155, pp.105784. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2023.105784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncoupled changes in phytoplankton biomass and size structure in the western tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bittencourt Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Molinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 227, pp.103696. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2021.103696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of rare deep‐sea fishes (Teleostei) collected from off north‐eastern Brazil, including seamounts and islands of the Fernando de Noronha Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101 (4), pp.945-959. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic seascape partitioning through functional data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pauthenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramilla Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global decline of pelagic fauna in a warmer ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Receveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.928 - 934. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-022-01479-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-sea dragonfishes (Teleostei: Stomiiformes) collected from off northeastern Brazil, with a review of the species reported from the Brazilian Exclusive Economic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neotropical Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1982-0224-2022-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic cnidarian responses to contrasting thermohaline and circulationseasonal scenarios in a tropical western boundary current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (6), pp.1763--1779. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-1763-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaller fish species in a warm and oxygen-poor Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Salvatteci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph R Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galbraith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abj0270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich and underreported: First integrated assessment of the diversity of mesopelagic fishes in the Southwestern Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Teixeira Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Rodrigues Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.937154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazon River plume, a barrier to animal dispersal in the Western Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira Júnior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.537. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-04165-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaliacean community responses to distinct thermohaline and circulation patterns in the Western Tropical South Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Barkokébas Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiomara Franchesca García Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 849 (21), pp.4679-4692. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-022-05007-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthly anomaly database of atmospheric and oceanic parameters in the tropical Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Lázaro Varona González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.107969. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.107969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive spatial distribution of tropical fish assemblages from multifrequency acoustics and video fulfils the island mass effect framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Salvetat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.8787. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12409-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small pelagic fish in the new millennium: A bottom-up view of global research effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myron A. Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Alheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio A. Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191, pp.102494. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Cirrholovenia polynema (Hydrozoa: Leptothecata) in the Western Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.e21006. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2675-2824069.20-001egt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and Distribution of Deep-Sea Bigscales and Whalefishes (Teleostei: Stephanoberycoidei) Collected off Northeastern Brazil, Including Seamounts and Oceanic Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vinicius Felix Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lucena-Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ichthyology and Herpetology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (2), pp.467--488. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1643/i2020069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Cnidocodon leopoldi Bouillon, 1978 (Cnidaria: Anthoathecata) in the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira-Jr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papéis Avulsos de Zoologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.e20216197. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/1807-0205/2021.61.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-surface western boundary circulation off Northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina N. Dossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex C. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Eldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.102475. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Analysis of Coastal Gradients of Sea Surface Salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina N. Dossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Alory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeola M. Dahunsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (13), pp.2507. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13132507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom trawling on a carbonate shelf: Do we get what we see?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jacqueline Gomes De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lucena-Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 213, pp.104314. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2020.104314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Circulation and Vertical Structure of Upper Ocean Variability Around Fernando de Noronha Archipelago and Rocas Atoll During Spring 2015 and Fall 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina N. Dossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Eldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.598101. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.598101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teissiera polypofera: first record of the genus Teissiera (Hydrozoa: Anthoathecata) in the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton G. Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira-Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (3), pp.e20191437. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0001-3765202120191437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution, vertical migration, and trophic ecology of lanternfishes (Myctophidae) in the Southwestern Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rodrigues Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 199, pp.102695. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced harvest as a potential management strategy for tropical small-scale fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Padovani Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K S Justino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (7), pp.2547--2561. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsab136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Species of Cyphocaris Boeck, 1871 (Amphipoda: Lysianassoidea: Cyphocarididae): Found off the Rocas Atoll, Northeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Senna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (4), pp.360-373. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/taxonomy1040027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-sea anglerfishes (Lophiiformes: Ceratioidei) from off northeastern. Brazil, with remarks on the ceratioids reported from the Brazilian Exclusive Economic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vinicius Felix Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neotropical Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (2), </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1982-0224-2020-0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns in planktonic cnidarian distribution in the western boundary current system of the tropical South Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira-Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), pp.270--287. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbaa066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSO climate forcing of the marine mercury cycle in the Peruvian Upwelling Zone Does Not Affect Methylmercury Levels of Marine Avian Top Predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Renedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (23), pp.15754-15765. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c03861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-sea smelts, pencil smelts, and barreleyes (Teleostei: Argentiniformes) from oceanic islands and seamounts off northeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia R. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro N. Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2021.1891806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length-weight relationship of twelve mesopelagic fishes from the western Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Eduardo Nole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lucena-Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rodrigues Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vinicius Felix Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.14084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemulidae distribution patterns along the Northeastern Brazilian continental shelf and size at first maturity of the most abundant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Cardoso De Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Paulo Cavalcanti Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.101226. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ target strength measurement of the black triggerfish Melichthys niger and the ocean triggerfish Canthidermis sufflamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Salvetat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Travassos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Gastauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (9), pp.1118-1127. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/MF19153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic ecology, habitat, and migratory behaviour of the viperfish Chauliodus sloani reveal a key mesopelagic player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.20996. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77222-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity, ecology, fisheries, and use and trade of Tetraodontiformes fishes reveal their socio‐ecological significance along the tropical Brazilian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayssa Siqueira Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D characterisation of the thermohaline structure in the southwestern tropical Atlantic derived from functional data analysis of in situ profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramilla V. Assunçao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex C. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Henrique S. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 187, pp.102399. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Hydroacoustic Assessment of Fish Abundance and Distribution in the Shallow Subbasin of Lake Titicaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Loayza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aquaculture &amp; Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.100034. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24966/AAF-5523/100034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatchetfishes (Stomiiformes: Sternoptychidae) biodiversity, trophic ecology, vertical niche partitioning and functional roles in the western Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 187, pp.102389. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body size and stable isotope composition of zooplankton in the western tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Guerra Araújo Abrantes De Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schwamborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 212, pp.103449. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and connectivity of Flaccisagitta enflata (Chaetognatha: Sagittidae) in the tropical Atlantic ocean (northeastern Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula B. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0231574. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0231574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of deep-sea shrimps of the Superfamily Oplophoroidea Dana 1852 (Decapoda: Caridea) from Southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinai dos Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Sá Leitão Câmara De Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4613 (3), pp.401--442. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4613.3.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of the Ectoparasitic Isopod, Holophryxus acanthephyrae Stephensen 1912 (Cymothoida: Dajidae) in the South Atlantic: Recovered from a New Host, the Deep-Sea Shrimp, Acanthephyra acanthitelsonis Spence Bate, 1888</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de A. Leitao Camara De Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jose De Carvalho Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesser Fidelis De Souza-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.13--15. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41208-018-0072-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-sea manefishes (Perciformes: Caristiidae) from oceanic islands and seamounts off northeastern Brazil, with comments on the caristiids previously reported in Brazilian waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Teixeira Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antunes Caires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2019.1636281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02197004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length–weight relationships of eleven mesopelagic fishes from oceanic islands of the Southwestern Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Teixeira Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.605-607. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.13840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02197003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso- and Bathypelagic Prawns of the Superfamilies Penaeoidea Rafinesque, 1815 and Sergestoidea Dana, 1852 (Crustacea: Decapoda: Dendrobranchiata) from Southwestern Atlantic: New Records and Bathymetric Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Sá Leitão Câmara de Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Azevedo Carsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesser Souza-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.465-484. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41208-019-00154-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length–weight relationship of thirteen demersal fishes from the tropical Brazilian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vinícius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.590-593. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.13831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02197001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish debris in sediments from the last 25 kyr in the Humboldt Current reveal the role of productivity and oxygen on small pelagic fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Salvatteci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ortlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.102114. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal trends in zooplankton biomass in the northern Humboldt current system off Peru from 1961-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Aronés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ayón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169-170, pp.104656. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2019.104656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying key habitat and spatial patterns of fish biodiversity in the tropical Brazilian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Padovani Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of deep-sea prawn of the genus Gennadas Spence Bate, 1881 (Crustacea: Decapoda: Benthesicymidae) from Southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel de Jesus Feio de Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Azevedo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Sa Leitao Camara de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4450 (3), pp.376-384. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4450.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in the breeding seasonality of Peruvian seabirds and regime shifts in the Northern Humboldt Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannina Passuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Oliveros-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 597, pp.231-242. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the intermediate scabbardfish Aphanopus intermedius (Scombriformes: Trichiuridae) in the western South Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro N. Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara T. Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lucena-Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S. Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (5), pp.992-995. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.13796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying key habitat and spatial patterns of fish biodiversity in the tropical Brazilian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Padovani Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01905980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifarious anchovy and sardine regimes in the Humboldt Current System during the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Salvatteci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim R. Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.1055--1068. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of a rare deep-sea copepod, Gaussia intermedia Defaye, 1998 (Calanoida, Metridinidae), from the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crustaceana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (4), pp.501 - 508. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685403-00003776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density dependence, prey accessibility and prey depletion by fisheries drive Peruvian seabird population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilú Bouchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (7), pp.1092-1102. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of deep-sea copepod Megacalanus princeps Wolfenden, 1904 (Calanoidea: Megacalanidae) from southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Pinho Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guedes Pereira Figueirêdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aislan Galdino Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nauplius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2358-2936e2017007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury contamination level and speciation inventory in Lakes Titicaca & Uru-Uru (Bolivia): Current status and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Anabelle Baya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.262 - 270. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic structure in the northern Humboldt Current system: new perspectives from stable isotope analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tremblay-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (4), pp.86. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-017-3119-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density dependence, prey accessibility and prey depletion by fisheries drive Peruvian seabird population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.1092-1102. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D habitat suitability of jack mackerel Trachurus murphyi in the Southeastern Pacific, a comprehensive study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels T. Hintzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Oliveros-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.199-211. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of two deep-sea shrimps of the genus Acanthephyra A. Milne-Edwards, 1881 (Crustacea: Decapoda: Acanthephyridae) from southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Sá Leitão Câmara de Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesser F. Souza-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4184 (1), pp.193. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4184.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal patterns of fine-scale to mesoscale upper ocean dynamics in an Eastern Boundary Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality in marine ecosystems: Peruvian seabirds, anchovy and oceanographic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannina Passuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (1), pp.182-193. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/14-1134.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet diversity of jack and chub mackerels and ecosystem changes in the northern Humboldt Current system: A long-term study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Espino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teobaldo Dioses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2015.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01306081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian posterior prediction of the patchy spatial distributions of small pelagic fish in regions of suitable habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (2), pp.290--303. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2014-0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological characteristics of the hydrological landscapes in the Bay of Biscay in spring 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Lezama-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Irigoien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.26-41. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fog.12090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad impacts of fine-scale dynamics on seascape structure from zooplankton to seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.5239. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics Reveals the Presence of a Macrozooplankton Biocline in the Bay of Biscay in Response to Hydrological Conditions and Predator-Prey Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Lezama-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Irigoien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaida Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.e88054. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0088054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Model of Jumbo Squid Dosidicus gigas Trophic Ecology in the Northern Humboldt Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Tafur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Argüelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e85919. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem scenarios shape fishermen spatial behavior. The case of the Peruvian anchovy fishery in the Northern Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 128 (11), pp.60 - 73. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding mechanisms that control fish spawning and larval recruitment: Parameter optimization of an Eulerian model (SEAPODYM-SP) with Peruvian anchovy and sardine eggs and larvae data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehodey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Senina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ayón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123, pp.105-122. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic and spatiotemporal variability in anchoveta Engraulis ringens diet off Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84 (2), pp.422-435. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change scenarios experiments predict a future reduction in small pelagic fish recruitment in the Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Goubanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.1841-1853. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bags-of-Features for fish school cluster characterization in pelagic ecosystems: application to the discrimination of juvenile and adult anchovy clusters off Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Peraltilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (8), pp.1329 - 1339. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f2012-064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking habitat and resource use for the jumbo squid Dosidicus gigas: a stable isotope analysis in the Northern Humboldt Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Argüelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Graco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Tafur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159, pp.2105-2116. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-1998-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight on population structure of the Chilean jack mackerel ( Trachurus murphyi )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.341-355. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2012036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of the spatial interactions between ecosystem components from acoustic survey data: application of the Northern SCH off Peru.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danile Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (4), pp.740 - 754. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f2012-017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns and scale-dependent relationships between macrozooplankton and fish in the Bay of Biscay: an acoustic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lezama-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ballón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Irigoien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 439 (12), pp.151-168. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps09318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there enough zooplankton to feed forage fish populations off Peru? An acoustic (positive) answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ayón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (4), pp.360-381. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Isotopic Signature Along Gladius Highlights Contrasted Individual Foraging Strategies of Jumbo Squid (Dosidicus gigas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Argüelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (7), pp.e22194. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen: A Fundamental Property Regulating Pelagic Ecosystem Structure in the Coastal Southeastern Tropical Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Peraltilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Graco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.e29558. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing data-based indicators across upwelling and comparable systems for communicating ecosystem states and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne Shannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawit Yemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (4), pp.807-832. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsp270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating relationships between albacore tuna (Thunnus alalunga) CPUE and prey distribution in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Lezama-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Boyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritz Arrizabalaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (1-2), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Observation of Living Organisms Reveals the Upper Limit of the Oxygen Minimum Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (4), pp.:e10330. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0010330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic structure of the Peruvian marine ecosystem in 2000–2006: Insights on the effects of management scenarios for the hake fishery using the IBM trophic model Osmose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunne-Jai Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (1-2), pp.290-304. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the design of acoustic surveys of Peruvian anchoveta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. John Simmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Chipollini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (6), pp.1341-1348. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsp118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional group biodiversity in Eastern Boundary Upwelling Ecosystems questions the wasp-waist trophic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arístegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J.M. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (1-4), pp.97-106. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2009.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Peruvian anchovy (Engraulis ringens) trophodynamics provides a new vision of the Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of overfishing and El Niño on the condition factor and reproductive success of Peruvian hake, Merluccius gayi peruanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ballón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wosnitza-Mendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Guevara-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.300-307. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplankton and forage fish species off Peru: Large-scale bottom-up forcing and local-scale depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ayón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Swartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.208-214. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship of anchovy and sardine to water masses in the Peruvian Humboldt Current System from 1983 to 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Swartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.228-237. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schooling behaviour and environmental forcing in relation to anchoveta distribution: An analysis across multiple spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.264-277. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Peruvian anchovy (Engraulis ringens) trophodynamics provides a new vision of the Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Kelvin wave forcing in the Peru Humboldt Current system: Scenarios of spatial reorganization from physics to fishers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (Issues 2-4), pp.278-289. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The northern Humboldt Current System: Brief history, present status and a view towards the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Guevara-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Csirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.95-105. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courant de Humboldt - Des dynamiques océaniques à la gestion des pêches au Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tostain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Chemins d'impacts, 9782709928939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Niño Southern Oscillation (ENSO) effects on fisheries and aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Avadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FAO, 660, 244 p., 2020, FAO Fisheries and Aquaculture Technical Papers, 978-92-5-132327-4. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4060/ca8348en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially explicit model to investigate early life stages recruitment of Peruvian anchovy (Engraulis ringens) as a response to temperature and food variability in the Northern Humboldt Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Flores Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ocean stratification on small-scale physical oases for pelagic life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium Drivers of dynamics of small pelagic fish resources </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of “Pelagic metapopulation” as exemplified by the case of jack mackerel Trachurus murphyi in the South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels T. Hintzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPRFMO 4 th Meeting of the Scientific Committee </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, The Hagues, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale dynamics shape the seascape from zooplankton to seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES ASC 2014 : Annual Science Conference of the The International Council for the Exploration of the Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, La Corogne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine acoustic data as new tools for a 3D vision of the abiotic and biotic components of marine ecosystem and their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIO Acoustics 2013 : IEEE/OES Acoustics in Underwater Geosciences Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics show how high frequency physical features structure the oceanscape and shape the distribution of zooplankton and fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES 2013 : Fisheries Acoustic Science and Technology Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche adaptative, c'est le Pérou !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.54-55, 2020, 978-2-7099-2850-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecosystem Approach to Fisheries: Reconciling Conservation and Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for Oceanography and Ecosystemic Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.221-311, 2016, 978-1-119-33022-6. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119330226.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche écosystémique des pêches : réconcillier conservation et exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monaco A.; Prouzet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et fonctions de systèmes écologiques marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.343-426, 2015, Mer et Océan, 978-1-78405-005-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océans : les écosystèmes marins face au réchauffement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Weigel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Changement climatique : quels défis pour le Sud ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, p. 87-99, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central and South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magrin, G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Silveira Buckeridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castellano, E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change 2014: impacts, adaptation, and vulnerability. Working Group II Contribution to the IPCC Fifth Assessment Report. Volume 2. Regional Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.1499-1566, 2014, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781107415386.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on tropical Atlantic marine ecosystem dynamics in the last decades. WP2 – D2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrine Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.60. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18939.67364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental research and fish aggregating devices (FADs) in French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes René</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabirds foraging within random forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianina Passuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2014 : International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId566"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEDF5DBA"/>
+    <w:nsid w:val="A744A17B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-bertrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4723-179X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199487537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4251-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05204377v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02692-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05111627v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Angelini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Leite Lima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Souza Lira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Lucena-Fr&#233;dou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;dou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106909" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05204383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mincarone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Artana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2025.104572" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V.B. Ferreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K.S. Justino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Eduardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137125" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Calvo-Migu&#233;lez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Montoya-Carramolino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina R Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Polo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-025-00742-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M'Hamdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Regina de Macedo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2873-2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05451292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Giachini Tosetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira-Jr." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neumann-Leit&#227;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70083" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05204380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabius Kouogang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Magalhaes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Kerherv&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1589-2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824352v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nole Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maia Mincarone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Sutton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14510" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ariza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49113-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04727751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bittencourt Farias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Mendes De Castro Melo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando De Figueiredo Porto Neto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2024.104010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ferreira Cabanez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Am&#225;lia Cordeiro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103887" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04138616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josaf&#225; Reis-J&#250;nior" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vasconcelos-Filho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Aparecido" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15350" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04432192v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Mendes de Castro Melo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Celeste L&#243;pez-Abbate" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05427-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04262770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Pelage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C.W. Siqueira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.A.P. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V.A. Avelino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105784" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Molinero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103696" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823254v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Di Dario" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15155" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03821018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Teixeira Villarins" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodrigues Martins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.937154" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03990194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pauthenet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roudaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramilla Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14534" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01479-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Villarins" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0224-2022-0004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04935052v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neumann-Leitao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira Jr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1763-2022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03529788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Salvatteci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph R Schneider" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galbraith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj0270" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03708539v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira J&#250;nior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04165-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03821153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barkok&#233;bas Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiomara Franchesca Garc&#237;a D&#237;az" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-022-05007-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto L&#225;zaro Varona Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107969" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03683711v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Habasque" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Lopes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12409-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415630v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron A. Peck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Alheit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio A. Catalan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Garrido" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102494" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2675-2824069.20-001egt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vinicius Felix Afonso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nole Eduardo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Lucena-Fredou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1643/i2020069" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475043v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Padovani Ferreira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K S Justino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab136" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700437v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Andrade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Alves-J&#250;nior" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Senna" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/taxonomy1040027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04930645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/1807-0205/2021.61.97" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina N. Dossa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Alory" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa Da Silva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeola M. Dahunsi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132507" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413504v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Silva" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Eldin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102475" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413525v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jacqueline Gomes De Barros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fredou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104314" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415701v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton G. Tosetto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira-Junior" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765202120191437" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411111v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eldin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.598101" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03589730v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rodrigues Martins" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102695" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04934786v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0224-2020-0151" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415697v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex da Silva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa066" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566681v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Renedo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03861" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415604v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Mincarone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia R. Martins" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro N. Eduardo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2021.1891806" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986946v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102389" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405028v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Eduardo Nole" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14084" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921205v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Cardoso De Melo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Paulo Cavalcanti Soares" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101226" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204350v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Soares" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77222-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015208v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Travassos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gastauer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19153" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayssa Siqueira Lima" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3278" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984588v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramilla V. Assun&#231;ao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Roy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henrique S. Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102399" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145462v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Loayza" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis La Cruz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24966/AAF-5523/100034" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986941v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Guerra Ara&#250;jo Abrantes De Figueiredo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schwamborn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103449" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Melo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lira" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula B. Moreira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Freitas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lima" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231574" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403263v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio de Almeida Alves-J&#250;nior" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinai dos Santos Silva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de S&#225; Leit&#227;o C&#226;mara De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cardoso" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4613.3.1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403262v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio de Almeida Alves-Junior" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de A. Leitao Camara De Araujo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jose De Carvalho Paiva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesser Fidelis De Souza-Filho" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-018-0072-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197004v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antunes Caires" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Lucena Fr&#233;dou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2019.1636281" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700454v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de S&#225; Leit&#227;o C&#226;mara de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Azevedo Carsoso" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesser Souza-Filho" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-019-00154-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13840" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197001v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nole" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vin&#237;cius" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Silva" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Lucena" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13831" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401929v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.05.006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700460v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Aron&#233;s" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grados" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ay&#243;n" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.104656" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01905980v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2018.07.002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700468v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002254v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel de Jesus Feio de Lemos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Azevedo Cardoso" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Sa Leitao Camara de Araujo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4450.3.4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826623v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Passuni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12590" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994178v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara T. Villarins" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S. Lira" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13796" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826720v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. Baumgartner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ferreira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13991" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826319v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves-J&#250;nior" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Correia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Figueiredo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685403-00003776" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700466v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#250; Bouch&#243;n" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02485" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501373v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Espinoza" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tremblay-Boyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3119-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596317v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acha" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Anabelle Baya" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.08.009" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRW7RP45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928315v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Pinho Correia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guedes Pereira Figueir&#234;do" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aislan Galdino Da Cunha" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2358-2936e2017007" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596712v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilu Bouchon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483189v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels T. Hintzen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.07.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6BGR1BW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298551v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ledesma" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1134.1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926599v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesser F. Souza-Filho" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4184.1.13" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467863v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.02.002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9PMXFKH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01306081v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alegre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Espino" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teobaldo Dioses" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.07.010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840069v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boyd" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Castillo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0234" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840067v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12090" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SV64CM02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139262v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6239" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951605v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Quiroz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088054" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700375v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Tafur" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arg&#252;elles" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085919" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190688v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio de Abril Joo Arakawa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.009" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135576v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Hernandez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Senina" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.03.001" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPKR7P2T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700376v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espinoza" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12293" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVT9L2XM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951652v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Goubanova" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12184" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945357v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gay" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Peraltilla" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pe&#241;a" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2012-064" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728291v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-1998-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJKDPKDF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700382v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gerlotto" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012036" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813492v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danile Grados" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2012-017" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700388v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ball&#243;n" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Woillez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grados" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Irigoien" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09318" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669495v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ballon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.03.001" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHNL7HN2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613959v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022194" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951673v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029558" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700391v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Boyra" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Go&#241;i" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Arrizabalaga" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.04.006" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PMKNJNQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700395v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Shannon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawit Yemane" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jouffre" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Neira" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsp270" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766432v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010330" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700400v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. John Simmonds" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Chipollini" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gerlotto" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsp118" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700397v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.M. Crawford" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Field" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.034" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M076K6M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700399v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marzloff" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.10.009" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FPRVCKV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700414v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.022" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTF78K7F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700405v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ball&#243;n" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wosnitza-Mendo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Guevara-Carrasco" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.016" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27M64DB3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700404v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Swartzman" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.023" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCX0GNLT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700416v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vasquez" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.021" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ9P9CLT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700409v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alza" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.018" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJSRG8XK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700412v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765738v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Diaz" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.017" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHJD361K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700410v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chavez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soler" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Csirke" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.012" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JW2WH7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398823v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tostain" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/708/9782709930093/courant-de-humboldt" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411921v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Takahashi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poulain" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca8348en" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180091v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores Valiente" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609848v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483180v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gerlotto" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corten" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Gutierrez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068215v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846738v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942446v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127956v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569970v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119330226.ch7" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562630v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cury" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gros" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510384v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Weigel" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622869v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrin, G." TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marengo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Silveira Buckeridge" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellano, E." TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107415386.007" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502451v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Almeida" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18939.67364" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699917v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Josse" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Ren&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068083v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Passuni" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-bertrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4723-179X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199487537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4251-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05451292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Giachini Tosetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira-Jr." TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neumann-Leit&#227;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05204377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02692-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05204383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mincarone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Artana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Lucena-Fr&#233;dou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2025.104572" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V.B. Ferreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K.S. Justino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Eduardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137125" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05111627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Angelini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Leite Lima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Souza Lira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;dou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106909" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M'Hamdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Regina de Macedo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2873-2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Calvo-Migu&#233;lez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Montoya-Carramolino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina R Rodrigues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Polo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-025-00742-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05204380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabius Kouogang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Magalhaes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Kerherv&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1589-2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645472v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ariza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49113-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04727751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bittencourt Farias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Mendes De Castro Melo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando De Figueiredo Porto Neto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2024.104010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ferreira Cabanez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Am&#225;lia Cordeiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103887" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nole Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maia Mincarone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Sutton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14510" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2548" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josaf&#225; Reis-J&#250;nior" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vasconcelos-Filho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Aparecido" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15350" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04432192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Mendes de Castro Melo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Celeste L&#243;pez-Abbate" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05427-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04138616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103034" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04262770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Pelage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C.W. Siqueira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.A.P. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V.A. Avelino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105784" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Molinero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103696" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Di Dario" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15155" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03990194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pauthenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roudaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramilla Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14534" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01479-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Villarins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0224-2022-0004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04935052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neumann-Leitao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira Jr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1763-2022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03529788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Salvatteci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph R Schneider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galbraith" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj0270" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03821018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Teixeira Villarins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodrigues Martins" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.937154" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03708539v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira J&#250;nior" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04165-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03821153v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barkok&#233;bas Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiomara Franchesca Garc&#237;a D&#237;az" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-022-05007-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto L&#225;zaro Varona Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107969" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03683711v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Habasque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Lopes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12409-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron A. Peck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Alheit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio A. Catalan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Garrido" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102494" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415692v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2675-2824069.20-001egt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vinicius Felix Afonso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nole Eduardo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Lucena-Fredou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1643/i2020069" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04930645v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/1807-0205/2021.61.97" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413504v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina N. Dossa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Eldin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102475" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413511v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Alory" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa Da Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeola M. Dahunsi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132507" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jacqueline Gomes De Barros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fredou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104314" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411111v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eldin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.598101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415701v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton G. Tosetto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira-Junior" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765202120191437" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03589730v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rodrigues Martins" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102695" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Padovani Ferreira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K S Justino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab136" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700437v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Andrade" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Alves-J&#250;nior" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Senna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/taxonomy1040027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04934786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0224-2020-0151" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415697v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex da Silva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa066" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566681v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Renedo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03861" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415604v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Mincarone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia R. Martins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro N. Eduardo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2021.1891806" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Eduardo Nole" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14084" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921205v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Cardoso De Melo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Paulo Cavalcanti Soares" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101226" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015208v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Travassos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gastauer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19153" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204350v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Soares" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77222-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484914v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayssa Siqueira Lima" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3278" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984588v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramilla V. Assun&#231;ao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Roy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henrique S. Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102399" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145462v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Loayza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis La Cruz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24966/AAF-5523/100034" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986946v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102389" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986941v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Guerra Ara&#250;jo Abrantes De Figueiredo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schwamborn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103449" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700444v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Melo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lira" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula B. Moreira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Freitas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lima" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231574" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403263v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio de Almeida Alves-J&#250;nior" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinai dos Santos Silva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de S&#225; Leit&#227;o C&#226;mara De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cardoso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4613.3.1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403262v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio de Almeida Alves-Junior" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de A. Leitao Camara De Araujo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jose De Carvalho Paiva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesser Fidelis De Souza-Filho" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-018-0072-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197004v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antunes Caires" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Lucena Fr&#233;dou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2019.1636281" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197003v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13840" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700454v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de S&#225; Leit&#227;o C&#226;mara de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Azevedo Carsoso" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesser Souza-Filho" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-019-00154-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197001v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nole" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vin&#237;cius" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Silva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Lucena" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13831" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401929v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.05.006" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700460v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Aron&#233;s" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grados" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ay&#243;n" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.104656" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700468v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2018.07.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002254v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel de Jesus Feio de Lemos" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Azevedo Cardoso" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Sa Leitao Camara de Araujo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4450.3.4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826623v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Passuni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12590" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994178v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara T. Villarins" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S. Lira" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13796" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01905980v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826720v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. Baumgartner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ferreira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13991" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826319v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves-J&#250;nior" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Correia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Figueiredo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685403-00003776" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700466v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#250; Bouch&#243;n" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02485" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928315v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Pinho Correia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guedes Pereira Figueir&#234;do" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aislan Galdino Da Cunha" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2358-2936e2017007" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596317v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acha" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Anabelle Baya" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.08.009" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRW7RP45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501373v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Espinoza" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tremblay-Boyer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3119-8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596712v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilu Bouchon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483189v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels T. Hintzen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.07.002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6BGR1BW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926599v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesser F. Souza-Filho" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4184.1.13" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467863v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.02.002" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9PMXFKH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298551v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ledesma" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1134.1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01306081v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alegre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Espino" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teobaldo Dioses" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.07.010" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840069v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boyd" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Castillo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0234" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840067v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12090" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SV64CM02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139262v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6239" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951605v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Quiroz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088054" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700375v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Tafur" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arg&#252;elles" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085919" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190688v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio de Abril Joo Arakawa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.009" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135576v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Hernandez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Senina" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.03.001" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPKR7P2T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700376v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espinoza" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12293" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVT9L2XM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951652v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Goubanova" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12184" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945357v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gay" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Peraltilla" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pe&#241;a" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2012-064" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728291v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-1998-2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJKDPKDF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700382v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gerlotto" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012036" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813492v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danile Grados" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2012-017" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700388v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ball&#243;n" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Woillez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grados" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Irigoien" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09318" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669495v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ballon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.03.001" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHNL7HN2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613959v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022194" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951673v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029558" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700395v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Shannon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawit Yemane" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jouffre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Neira" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsp270" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700391v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Boyra" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Go&#241;i" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Arrizabalaga" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.04.006" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PMKNJNQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766432v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010330" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700399v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marzloff" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.10.009" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FPRVCKV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700400v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. John Simmonds" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Chipollini" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gerlotto" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsp118" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700397v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.M. Crawford" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Field" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.034" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M076K6M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700414v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.022" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTF78K7F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700405v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ball&#243;n" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wosnitza-Mendo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Guevara-Carrasco" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.016" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27M64DB3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700404v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Swartzman" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.023" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCX0GNLT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700416v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vasquez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.021" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ9P9CLT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700409v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alza" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.018" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJSRG8XK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700412v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765738v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Diaz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.017" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHJD361K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700410v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chavez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soler" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Csirke" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.012" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JW2WH7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398823v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tostain" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/708/9782709930093/courant-de-humboldt" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411921v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Takahashi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poulain" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca8348en" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180091v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores Valiente" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609848v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483180v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gerlotto" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corten" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Gutierrez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068215v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846738v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942446v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127956v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569970v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119330226.ch7" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562630v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cury" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gros" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510384v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Weigel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622869v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrin, G." TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marengo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Silveira Buckeridge" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellano, E." TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107415386.007" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502451v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Almeida" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18939.67364" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699917v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Josse" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Ren&#233;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068083v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Passuni" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>