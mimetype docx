--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Bertrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4723-179X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199487537</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-4251-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Coastal Biogeographic Boundaries: Unveiling the Nature of Processes Shaping the Distribution of Marine Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira-Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (9), e70083 [21 p.]. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.70083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-pelagic ecosystems should be considered as social–ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (5), pp.745-748. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02692-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05204377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Amazon River plume on the biodiversity and assemblage structure of lanternfishes (Myctophidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Artana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.104572. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2025.104572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05204383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanternfish as bioindicator of microplastics in the deep sea: A spatiotemporal analysis using museum specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme V.B. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K.S. Justino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 487, pp.137125. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.137125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The projected impacts of climate change and fishing pressure on a tropical marine food web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Leite Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.106909. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of internal tides on chlorophyll distribution and primary production off the Amazon shelf from glider measurements and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine M'Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Koch-Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Regina de Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Advances in ocean science from underwater gliders, 21 (6), pp.2873 - 2894. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-2873-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSO impacts on marine ecosystems and fisheries in the tropical and South Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Rodríguez-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Calvo-Miguélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Montoya-Carramolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina R Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.43 - 59. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-025-00742-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent dissipation along contrasting internal tide paths off the Amazon shelf from AMAZOMIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabius Kouogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Koch-Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.1589-1608. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-1589-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05204380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rare oasis effect for forage fauna in oceanic eddies at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Receveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.4834. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49113-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential bottom-up and top-down control of large microzooplankton in response to contrasting productive scenarios in the tropical southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bittencourt Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Augusto Mendes De Castro Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando De Figueiredo Porto Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 246, 104010 [16 p.]. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2024.104010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A checklist of marine phytoplankton species of Northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Augusto Mendes De Castro Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Ferreira Cabanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Amália Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, 103887 [24 p.]. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-pelagic fishes are anything but similar : a global s ynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (9), e14510 [17 p.]. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent dissipation from AMAZOMIX off the Amazon shelf along internal tides paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabius Kouogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Koch-Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-2548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐scale relationships between body shape and trophic ecology in tropical demersal marine fish of northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josafá Reis-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Vasconcelos-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kátia Aparecido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient availability regulates the microbial biomass structure in marine oligotrophic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bittencourt Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Augusto Mendes de Castro Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Celeste López-Abbate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-023-05427-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of combined temperature and food availability on Peruvian anchovy (Engraulis ringens) early life stages in the northern Humboldt Current system: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Flores-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 215, pp.103034. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers’ perceptions of global change to inform coastal planning in a data-poor socio-ecological system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C.W. Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.A.P. Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.V.A. Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 155, pp.105784. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2023.105784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncoupled changes in phytoplankton biomass and size structure in the western tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bittencourt Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Molinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 227, pp.103696. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2021.103696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of rare deep‐sea fishes (Teleostei) collected from off north‐eastern Brazil, including seamounts and islands of the Fernando de Noronha Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101 (4), pp.945-959. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic seascape partitioning through functional data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pauthenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramilla Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global decline of pelagic fauna in a warmer ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Receveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.928 - 934. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-022-01479-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-sea dragonfishes (Teleostei: Stomiiformes) collected from off northeastern Brazil, with a review of the species reported from the Brazilian Exclusive Economic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neotropical Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1982-0224-2022-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic cnidarian responses to contrasting thermohaline and circulationseasonal scenarios in a tropical western boundary current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (6), pp.1763--1779. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-1763-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaller fish species in a warm and oxygen-poor Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Salvatteci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph R Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galbraith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abj0270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich and underreported: First integrated assessment of the diversity of mesopelagic fishes in the Southwestern Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Teixeira Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Rodrigues Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.937154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazon River plume, a barrier to animal dispersal in the Western Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira Júnior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.537. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-04165-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaliacean community responses to distinct thermohaline and circulation patterns in the Western Tropical South Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Barkokébas Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiomara Franchesca García Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 849 (21), pp.4679-4692. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-022-05007-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthly anomaly database of atmospheric and oceanic parameters in the tropical Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Lázaro Varona González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.107969. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.107969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive spatial distribution of tropical fish assemblages from multifrequency acoustics and video fulfils the island mass effect framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Salvetat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.8787. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12409-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small pelagic fish in the new millennium: A bottom-up view of global research effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myron A. Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Alheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio A. Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191, pp.102494. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Cirrholovenia polynema (Hydrozoa: Leptothecata) in the Western Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.e21006. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2675-2824069.20-001egt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and Distribution of Deep-Sea Bigscales and Whalefishes (Teleostei: Stephanoberycoidei) Collected off Northeastern Brazil, Including Seamounts and Oceanic Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vinicius Felix Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lucena-Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ichthyology and Herpetology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (2), pp.467--488. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1643/i2020069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Cnidocodon leopoldi Bouillon, 1978 (Cnidaria: Anthoathecata) in the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira-Jr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papéis Avulsos de Zoologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.e20216197. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/1807-0205/2021.61.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-surface western boundary circulation off Northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina N. Dossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex C. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Eldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.102475. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Analysis of Coastal Gradients of Sea Surface Salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina N. Dossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Alory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeola M. Dahunsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (13), pp.2507. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13132507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom trawling on a carbonate shelf: Do we get what we see?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jacqueline Gomes De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lucena-Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 213, pp.104314. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2020.104314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Circulation and Vertical Structure of Upper Ocean Variability Around Fernando de Noronha Archipelago and Rocas Atoll During Spring 2015 and Fall 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina N. Dossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Eldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.598101. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.598101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teissiera polypofera: first record of the genus Teissiera (Hydrozoa: Anthoathecata) in the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton G. Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira-Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (3), pp.e20191437. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0001-3765202120191437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution, vertical migration, and trophic ecology of lanternfishes (Myctophidae) in the Southwestern Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rodrigues Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 199, pp.102695. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced harvest as a potential management strategy for tropical small-scale fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Padovani Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K S Justino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (7), pp.2547--2561. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsab136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Species of Cyphocaris Boeck, 1871 (Amphipoda: Lysianassoidea: Cyphocarididae): Found off the Rocas Atoll, Northeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Senna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (4), pp.360-373. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/taxonomy1040027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-sea anglerfishes (Lophiiformes: Ceratioidei) from off northeastern. Brazil, with remarks on the ceratioids reported from the Brazilian Exclusive Economic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vinicius Felix Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neotropical Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (2), </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1982-0224-2020-0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns in planktonic cnidarian distribution in the western boundary current system of the tropical South Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira-Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), pp.270--287. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbaa066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSO climate forcing of the marine mercury cycle in the Peruvian Upwelling Zone Does Not Affect Methylmercury Levels of Marine Avian Top Predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Renedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (23), pp.15754-15765. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c03861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-sea smelts, pencil smelts, and barreleyes (Teleostei: Argentiniformes) from oceanic islands and seamounts off northeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia R. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro N. Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2021.1891806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length-weight relationship of twelve mesopelagic fishes from the western Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Eduardo Nole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lucena-Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rodrigues Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vinicius Felix Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.14084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemulidae distribution patterns along the Northeastern Brazilian continental shelf and size at first maturity of the most abundant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Cardoso De Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Paulo Cavalcanti Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.101226. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ target strength measurement of the black triggerfish Melichthys niger and the ocean triggerfish Canthidermis sufflamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Salvetat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Travassos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Gastauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (9), pp.1118-1127. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/MF19153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic ecology, habitat, and migratory behaviour of the viperfish Chauliodus sloani reveal a key mesopelagic player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.20996. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77222-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity, ecology, fisheries, and use and trade of Tetraodontiformes fishes reveal their socio‐ecological significance along the tropical Brazilian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayssa Siqueira Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D characterisation of the thermohaline structure in the southwestern tropical Atlantic derived from functional data analysis of in situ profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramilla V. Assunçao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex C. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Henrique S. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 187, pp.102399. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Hydroacoustic Assessment of Fish Abundance and Distribution in the Shallow Subbasin of Lake Titicaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Loayza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aquaculture &amp; Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.100034. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24966/AAF-5523/100034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatchetfishes (Stomiiformes: Sternoptychidae) biodiversity, trophic ecology, vertical niche partitioning and functional roles in the western Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 187, pp.102389. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body size and stable isotope composition of zooplankton in the western tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Guerra Araújo Abrantes De Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schwamborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 212, pp.103449. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and connectivity of Flaccisagitta enflata (Chaetognatha: Sagittidae) in the tropical Atlantic ocean (northeastern Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula B. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0231574. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0231574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of deep-sea shrimps of the Superfamily Oplophoroidea Dana 1852 (Decapoda: Caridea) from Southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinai dos Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Sá Leitão Câmara De Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4613 (3), pp.401--442. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4613.3.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of the Ectoparasitic Isopod, Holophryxus acanthephyrae Stephensen 1912 (Cymothoida: Dajidae) in the South Atlantic: Recovered from a New Host, the Deep-Sea Shrimp, Acanthephyra acanthitelsonis Spence Bate, 1888</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de A. Leitao Camara De Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jose De Carvalho Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesser Fidelis De Souza-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.13--15. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41208-018-0072-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-sea manefishes (Perciformes: Caristiidae) from oceanic islands and seamounts off northeastern Brazil, with comments on the caristiids previously reported in Brazilian waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Teixeira Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antunes Caires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2019.1636281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02197004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length–weight relationships of eleven mesopelagic fishes from oceanic islands of the Southwestern Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Teixeira Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.605-607. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.13840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02197003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso- and Bathypelagic Prawns of the Superfamilies Penaeoidea Rafinesque, 1815 and Sergestoidea Dana, 1852 (Crustacea: Decapoda: Dendrobranchiata) from Southwestern Atlantic: New Records and Bathymetric Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Sá Leitão Câmara de Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Azevedo Carsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesser Souza-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.465-484. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41208-019-00154-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length–weight relationship of thirteen demersal fishes from the tropical Brazilian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vinícius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.590-593. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.13831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02197001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish debris in sediments from the last 25 kyr in the Humboldt Current reveal the role of productivity and oxygen on small pelagic fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Salvatteci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ortlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.102114. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal trends in zooplankton biomass in the northern Humboldt current system off Peru from 1961-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Aronés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ayón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169-170, pp.104656. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2019.104656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying key habitat and spatial patterns of fish biodiversity in the tropical Brazilian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Padovani Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of deep-sea prawn of the genus Gennadas Spence Bate, 1881 (Crustacea: Decapoda: Benthesicymidae) from Southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel de Jesus Feio de Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Azevedo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Sa Leitao Camara de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4450 (3), pp.376-384. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4450.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in the breeding seasonality of Peruvian seabirds and regime shifts in the Northern Humboldt Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannina Passuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Oliveros-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 597, pp.231-242. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the intermediate scabbardfish Aphanopus intermedius (Scombriformes: Trichiuridae) in the western South Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro N. Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara T. Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lucena-Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S. Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (5), pp.992-995. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.13796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying key habitat and spatial patterns of fish biodiversity in the tropical Brazilian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Padovani Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01905980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifarious anchovy and sardine regimes in the Humboldt Current System during the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Salvatteci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim R. Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.1055--1068. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of a rare deep-sea copepod, Gaussia intermedia Defaye, 1998 (Calanoida, Metridinidae), from the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crustaceana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (4), pp.501 - 508. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685403-00003776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density dependence, prey accessibility and prey depletion by fisheries drive Peruvian seabird population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilú Bouchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (7), pp.1092-1102. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of deep-sea copepod Megacalanus princeps Wolfenden, 1904 (Calanoidea: Megacalanidae) from southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Pinho Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guedes Pereira Figueirêdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aislan Galdino Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nauplius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2358-2936e2017007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury contamination level and speciation inventory in Lakes Titicaca & Uru-Uru (Bolivia): Current status and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Anabelle Baya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.262 - 270. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic structure in the northern Humboldt Current system: new perspectives from stable isotope analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tremblay-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (4), pp.86. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-017-3119-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density dependence, prey accessibility and prey depletion by fisheries drive Peruvian seabird population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.1092-1102. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D habitat suitability of jack mackerel Trachurus murphyi in the Southeastern Pacific, a comprehensive study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels T. Hintzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Oliveros-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.199-211. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of two deep-sea shrimps of the genus Acanthephyra A. Milne-Edwards, 1881 (Crustacea: Decapoda: Acanthephyridae) from southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Sá Leitão Câmara de Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesser F. Souza-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4184 (1), pp.193. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4184.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal patterns of fine-scale to mesoscale upper ocean dynamics in an Eastern Boundary Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality in marine ecosystems: Peruvian seabirds, anchovy and oceanographic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannina Passuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (1), pp.182-193. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/14-1134.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet diversity of jack and chub mackerels and ecosystem changes in the northern Humboldt Current system: A long-term study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Espino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teobaldo Dioses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2015.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01306081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian posterior prediction of the patchy spatial distributions of small pelagic fish in regions of suitable habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (2), pp.290--303. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2014-0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological characteristics of the hydrological landscapes in the Bay of Biscay in spring 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Lezama-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Irigoien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.26-41. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fog.12090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad impacts of fine-scale dynamics on seascape structure from zooplankton to seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.5239. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics Reveals the Presence of a Macrozooplankton Biocline in the Bay of Biscay in Response to Hydrological Conditions and Predator-Prey Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Lezama-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Irigoien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaida Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.e88054. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0088054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Model of Jumbo Squid Dosidicus gigas Trophic Ecology in the Northern Humboldt Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Tafur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Argüelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e85919. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem scenarios shape fishermen spatial behavior. The case of the Peruvian anchovy fishery in the Northern Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 128 (11), pp.60 - 73. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding mechanisms that control fish spawning and larval recruitment: Parameter optimization of an Eulerian model (SEAPODYM-SP) with Peruvian anchovy and sardine eggs and larvae data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehodey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Senina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ayón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123, pp.105-122. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic and spatiotemporal variability in anchoveta Engraulis ringens diet off Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84 (2), pp.422-435. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change scenarios experiments predict a future reduction in small pelagic fish recruitment in the Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Goubanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.1841-1853. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bags-of-Features for fish school cluster characterization in pelagic ecosystems: application to the discrimination of juvenile and adult anchovy clusters off Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Peraltilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (8), pp.1329 - 1339. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f2012-064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking habitat and resource use for the jumbo squid Dosidicus gigas: a stable isotope analysis in the Northern Humboldt Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Argüelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Graco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Tafur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159, pp.2105-2116. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-1998-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight on population structure of the Chilean jack mackerel ( Trachurus murphyi )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.341-355. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2012036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of the spatial interactions between ecosystem components from acoustic survey data: application of the Northern SCH off Peru.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danile Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (4), pp.740 - 754. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f2012-017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns and scale-dependent relationships between macrozooplankton and fish in the Bay of Biscay: an acoustic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lezama-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ballón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Irigoien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 439 (12), pp.151-168. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps09318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there enough zooplankton to feed forage fish populations off Peru? An acoustic (positive) answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ayón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (4), pp.360-381. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Isotopic Signature Along Gladius Highlights Contrasted Individual Foraging Strategies of Jumbo Squid (Dosidicus gigas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Argüelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (7), pp.e22194. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen: A Fundamental Property Regulating Pelagic Ecosystem Structure in the Coastal Southeastern Tropical Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Peraltilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Graco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.e29558. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing data-based indicators across upwelling and comparable systems for communicating ecosystem states and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne Shannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawit Yemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (4), pp.807-832. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsp270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating relationships between albacore tuna (Thunnus alalunga) CPUE and prey distribution in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Lezama-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Boyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritz Arrizabalaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (1-2), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Observation of Living Organisms Reveals the Upper Limit of the Oxygen Minimum Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (4), pp.:e10330. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0010330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic structure of the Peruvian marine ecosystem in 2000–2006: Insights on the effects of management scenarios for the hake fishery using the IBM trophic model Osmose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunne-Jai Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (1-2), pp.290-304. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the design of acoustic surveys of Peruvian anchoveta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. John Simmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Chipollini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (6), pp.1341-1348. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsp118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional group biodiversity in Eastern Boundary Upwelling Ecosystems questions the wasp-waist trophic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arístegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J.M. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (1-4), pp.97-106. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2009.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Peruvian anchovy (Engraulis ringens) trophodynamics provides a new vision of the Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of overfishing and El Niño on the condition factor and reproductive success of Peruvian hake, Merluccius gayi peruanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ballón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wosnitza-Mendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Guevara-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.300-307. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplankton and forage fish species off Peru: Large-scale bottom-up forcing and local-scale depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ayón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Swartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.208-214. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship of anchovy and sardine to water masses in the Peruvian Humboldt Current System from 1983 to 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Swartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.228-237. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schooling behaviour and environmental forcing in relation to anchoveta distribution: An analysis across multiple spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.264-277. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Peruvian anchovy (Engraulis ringens) trophodynamics provides a new vision of the Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Kelvin wave forcing in the Peru Humboldt Current system: Scenarios of spatial reorganization from physics to fishers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (Issues 2-4), pp.278-289. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The northern Humboldt Current System: Brief history, present status and a view towards the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Guevara-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Csirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.95-105. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courant de Humboldt - Des dynamiques océaniques à la gestion des pêches au Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tostain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Chemins d'impacts, 9782709928939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Niño Southern Oscillation (ENSO) effects on fisheries and aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Avadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FAO, 660, 244 p., 2020, FAO Fisheries and Aquaculture Technical Papers, 978-92-5-132327-4. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4060/ca8348en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially explicit model to investigate early life stages recruitment of Peruvian anchovy (Engraulis ringens) as a response to temperature and food variability in the Northern Humboldt Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Flores Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ocean stratification on small-scale physical oases for pelagic life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium Drivers of dynamics of small pelagic fish resources </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of “Pelagic metapopulation” as exemplified by the case of jack mackerel Trachurus murphyi in the South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels T. Hintzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPRFMO 4 th Meeting of the Scientific Committee </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, The Hagues, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale dynamics shape the seascape from zooplankton to seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES ASC 2014 : Annual Science Conference of the The International Council for the Exploration of the Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, La Corogne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine acoustic data as new tools for a 3D vision of the abiotic and biotic components of marine ecosystem and their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIO Acoustics 2013 : IEEE/OES Acoustics in Underwater Geosciences Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics show how high frequency physical features structure the oceanscape and shape the distribution of zooplankton and fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES 2013 : Fisheries Acoustic Science and Technology Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche adaptative, c'est le Pérou !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.54-55, 2020, 978-2-7099-2850-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecosystem Approach to Fisheries: Reconciling Conservation and Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for Oceanography and Ecosystemic Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.221-311, 2016, 978-1-119-33022-6. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119330226.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche écosystémique des pêches : réconcillier conservation et exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monaco A.; Prouzet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et fonctions de systèmes écologiques marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.343-426, 2015, Mer et Océan, 978-1-78405-005-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océans : les écosystèmes marins face au réchauffement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Weigel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Changement climatique : quels défis pour le Sud ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, p. 87-99, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central and South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magrin, G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Silveira Buckeridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castellano, E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change 2014: impacts, adaptation, and vulnerability. Working Group II Contribution to the IPCC Fifth Assessment Report. Volume 2. Regional Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.1499-1566, 2014, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781107415386.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on tropical Atlantic marine ecosystem dynamics in the last decades. WP2 – D2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrine Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.60. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18939.67364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental research and fish aggregating devices (FADs) in French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes René</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabirds foraging within random forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianina Passuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2014 : International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId566"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Bertrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaud-bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4723-179X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199487537</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-4251-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean productivity and trophic structure drive patterns of mercury accumulation in deep-pelagic fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Médieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julianna L. Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1022, pp.181583. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species dispersal and community assembly facing the Atlantic meridional Overturning circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Koch-Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 243, pp.103705. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2026.103705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and vertical distribution of pelagic cephalopods in the Western Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreza Da Silva Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Vaske-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 95, pp.104829. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2026.104829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of oceanic anglerfishes (Lophiiformes: Ceratioidei) collected off the Amazon River mouth, including four new records in Brazilian waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerson Duarte Machado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Wells Pietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 106, pp.e8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315425100945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical migration, trophic structure, and ecological strategies of deep-pelagic crustaceans across contrasting systems in the western tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julianna Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesser Souza-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Aragão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 229, pp.104680. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2026.104680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Amazon River plume on the biodiversity and assemblage structure of lanternfishes (Myctophidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Artana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.104572. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2025.104572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05204383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplankton abundance and biovolume size-spectra in the western tropical Atlantic - From the shelf towards complex oceanic current systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Guerra Araújo Abrantes De Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Maria De Albuquerque Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schwamborn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.106906. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanternfish as bioindicator of microplastics in the deep sea: A spatiotemporal analysis using museum specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme V.B. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K.S. Justino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 487, pp.137125. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.137125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The projected impacts of climate change and fishing pressure on a tropical marine food web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alice Leite Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.106909. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of internal tides on chlorophyll distribution and primary production off the Amazon shelf from glider measurements and satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine M'Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Koch-Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Regina de Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Advances in ocean science from underwater gliders, 21 (6), pp.2873 - 2894. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-2873-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSO impacts on marine ecosystems and fisheries in the tropical and South Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Rodríguez-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Calvo-Miguélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Montoya-Carramolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina R Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (1), pp.43 - 59. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-025-00742-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent dissipation along contrasting internal tide paths off the Amazon shelf from AMAZOMIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabius Kouogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Koch-Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.1589-1608. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-21-1589-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05204380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Coastal Biogeographic Boundaries: Unveiling the Nature of Processes Shaping the Distribution of Marine Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira-Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (9), e70083 [21 p.]. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.70083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-pelagic ecosystems should be considered as social–ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (5), pp.745-748. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02692-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05204377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagic cnidarian assemblages show range-edge effect at the boundary of ocean surface, as illustrated in the case of the Amazon River Plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0313222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rare oasis effect for forage fauna in oceanic eddies at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Receveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.4834. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49113-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel vertical migration and seamount stepping stones promote species connectivity from coastal to offshore insular systems in the Tropical Southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Koch-Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (9), pp.2071--2084. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A checklist of marine phytoplankton species of Northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Augusto Mendes De Castro Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Ferreira Cabanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Amália Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, 103887 [24 p.]. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential bottom-up and top-down control of large microzooplankton in response to contrasting productive scenarios in the tropical southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bittencourt Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Augusto Mendes De Castro Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando De Figueiredo Porto Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 246, 104010 [16 p.]. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2024.104010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of pelagic and demersal fish assemblages by video prospection in the archipelago of Fernando de Noronha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Lopes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Salvetat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristielen Alves Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Travassos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78, pp.103761. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2024.103761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-pelagic fishes are anything but similar : a global s ynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (9), e14510 [17 p.]. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent dissipation from AMAZOMIX off the Amazon shelf along internal tides paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabius Kouogang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Koch-Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-2548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the light blue sky to the dark deep sea: Trophic and resource partitioning between epipelagic and mesopelagic layers in a tropical oceanic ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lanco Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 878, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale vertical relationships between environmental conditions and sound scattering layers in the Southwestern Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramilla Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (8), pp.e0284953. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0284953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basin-scale variability in phytoplankton size-abundance spectra across the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina González-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bittencourt Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 217, pp.103104. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐scale relationships between body shape and trophic ecology in tropical demersal marine fish of northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josafá Reis-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Vasconcelos-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kátia Aparecido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazon River plume habitats shape planktonic cnidarian assemblages in the Western Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djoirka Minto Dimoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (8), pp.e0290667. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0290667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient availability regulates the microbial biomass structure in marine oligotrophic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bittencourt Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Augusto Mendes de Castro Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Celeste López-Abbate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-023-05427-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying community assembling zones and connectivity pathways in the Tropical Southwestern Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Koch-Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.e07110. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.07110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of combined temperature and food availability on Peruvian anchovy (Engraulis ringens) early life stages in the northern Humboldt Current system: A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Flores-Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 215, pp.103034. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishers’ perceptions of global change to inform coastal planning in a data-poor socio-ecological system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C.W. Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.A.P. Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.V.A. Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 155, pp.105784. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2023.105784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global decline of pelagic fauna in a warmer ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Receveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.928 - 934. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-022-01479-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic seascape partitioning through functional data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pauthenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramilla Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaller fish species in a warm and oxygen-poor Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Salvatteci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph R Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galbraith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abj0270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-sea dragonfishes (Teleostei: Stomiiformes) collected from off northeastern Brazil, with a review of the species reported from the Brazilian Exclusive Economic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neotropical Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1982-0224-2022-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Record of the Deep-Sea Euphausiid, Thysanopoda Cristata G. O. Sars, 1883 (euphausiacea, Euphausiidae) from the Southwestern Atlantic: With Comments on Morphological Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz F. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Neumann-Leitão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crustaceana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95 (2), pp.137-146. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685403-bja10185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic cnidarian responses to contrasting thermohaline and circulationseasonal scenarios in a tropical western boundary current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (6), pp.1763--1779. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-1763-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale eddies in the southwestern tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Dossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Aguedjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.886617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich and underreported: First integrated assessment of the diversity of mesopelagic fishes in the Southwestern Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Teixeira Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Rodrigues Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.937154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaliacean community responses to distinct thermohaline and circulation patterns in the Western Tropical South Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Barkokébas Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiomara Franchesca García Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 849 (21), pp.4679-4692. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-022-05007-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazon River plume, a barrier to animal dispersal in the Western Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira Júnior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.537. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-04165-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthly anomaly database of atmospheric and oceanic parameters in the tropical Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Lázaro Varona González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.107969. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.107969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive spatial distribution of tropical fish assemblages from multifrequency acoustics and video fulfils the island mass effect framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Salvetat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.8787. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12409-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing with each other: Fish isotopic niche in two resource availability contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.975091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncoupled changes in phytoplankton biomass and size structure in the western tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bittencourt Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Molinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 227, pp.103696. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2021.103696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of rare deep‐sea fishes (Teleostei) collected from off north‐eastern Brazil, including seamounts and islands of the Fernando de Noronha Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 101 (4), pp.945-959. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.15155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Cnidocodon leopoldi Bouillon, 1978 (Cnidaria: Anthoathecata) in the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira-Jr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papéis Avulsos de Zoologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.e20216197. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/1807-0205/2021.61.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-surface western boundary circulation off Northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina N. Dossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex C. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Eldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.102475. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Analysis of Coastal Gradients of Sea Surface Salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina N. Dossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Alory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeola M. Dahunsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (13), pp.2507. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13132507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teissiera polypofera: first record of the genus Teissiera (Hydrozoa: Anthoathecata) in the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton G. Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira-Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (3), pp.e20191437. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0001-3765202120191437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Circulation and Vertical Structure of Upper Ocean Variability Around Fernando de Noronha Archipelago and Rocas Atoll During Spring 2015 and Fall 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Costa Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina N. Dossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Eldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.598101. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2021.598101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom trawling on a carbonate shelf: Do we get what we see?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jacqueline Gomes De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lucena-Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 213, pp.104314. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2020.104314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution, vertical migration, and trophic ecology of lanternfishes (Myctophidae) in the Southwestern Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rodrigues Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 199, pp.102695. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced harvest as a potential management strategy for tropical small-scale fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Padovani Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K S Justino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (7), pp.2547--2561. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsab136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Species of Cyphocaris Boeck, 1871 (Amphipoda: Lysianassoidea: Cyphocarididae): Found off the Rocas Atoll, Northeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Senna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (4), pp.360-373. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/taxonomy1040027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-sea anglerfishes (Lophiiformes: Ceratioidei) from off northeastern. Brazil, with remarks on the ceratioids reported from the Brazilian Exclusive Economic Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vinicius Felix Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neotropical Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (2), </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1982-0224-2020-0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns in planktonic cnidarian distribution in the western boundary current system of the tropical South Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira-Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), pp.270--287. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbaa066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSO climate forcing of the marine mercury cycle in the Peruvian Upwelling Zone Does Not Affect Methylmercury Levels of Marine Avian Top Predators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Renedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (23), pp.15754-15765. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c03861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-sea smelts, pencil smelts, and barreleyes (Teleostei: Argentiniformes) from oceanic islands and seamounts off northeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia R. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro N. Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2021.1891806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small pelagic fish in the new millennium: A bottom-up view of global research effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myron A. Peck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Alheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio A. Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191, pp.102494. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Cirrholovenia polynema (Hydrozoa: Leptothecata) in the Western Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Giachini Tosetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Neumann-Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miodeli Nogueira Jr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.e21006. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2675-2824069.20-001egt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and Distribution of Deep-Sea Bigscales and Whalefishes (Teleostei: Stephanoberycoidei) Collected off Northeastern Brazil, Including Seamounts and Oceanic Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vinicius Felix Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Di Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lucena-Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ichthyology and Herpetology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (2), pp.467--488. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1643/i2020069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length-weight relationship of twelve mesopelagic fishes from the western Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Eduardo Nole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lucena-Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Rodrigues Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vinicius Felix Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.14084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic ecology, habitat, and migratory behaviour of the viperfish Chauliodus sloani reveal a key mesopelagic player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena-Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.20996. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77222-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemulidae distribution patterns along the Northeastern Brazilian continental shelf and size at first maturity of the most abundant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Cardoso De Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Paulo Cavalcanti Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.101226. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ target strength measurement of the black triggerfish Melichthys niger and the ocean triggerfish Canthidermis sufflamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Salvetat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Travassos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Gastauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (9), pp.1118-1127. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/MF19153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D characterisation of the thermohaline structure in the southwestern tropical Atlantic derived from functional data analysis of in situ profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramilla V. Assunçao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex C. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Henrique S. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 187, pp.102399. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Hydroacoustic Assessment of Fish Abundance and Distribution in the Shallow Subbasin of Lake Titicaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Loayza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aquaculture &amp; Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.100034. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24966/AAF-5523/100034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity, ecology, fisheries, and use and trade of Tetraodontiformes fishes reveal their socio‐ecological significance along the tropical Brazilian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayssa Siqueira Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.3278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatchetfishes (Stomiiformes: Sternoptychidae) biodiversity, trophic ecology, vertical niche partitioning and functional roles in the western Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 187, pp.102389. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body size and stable isotope composition of zooplankton in the western tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Guerra Araújo Abrantes De Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schwamborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 212, pp.103449. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and connectivity of Flaccisagitta enflata (Chaetognatha: Sagittidae) in the tropical Atlantic ocean (northeastern Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula B. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0231574. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0231574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length–weight relationships of eleven mesopelagic fishes from oceanic islands of the Southwestern Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Teixeira Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.605-607. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.13840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02197003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso- and Bathypelagic Prawns of the Superfamilies Penaeoidea Rafinesque, 1815 and Sergestoidea Dana, 1852 (Crustacea: Decapoda: Dendrobranchiata) from Southwestern Atlantic: New Records and Bathymetric Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Sá Leitão Câmara de Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Azevedo Carsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesser Souza-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.465-484. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41208-019-00154-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length–weight relationship of thirteen demersal fishes from the tropical Brazilian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vinícius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.590-593. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.13831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02197001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish debris in sediments from the last 25 kyr in the Humboldt Current reveal the role of productivity and oxygen on small pelagic fishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Salvatteci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Sifeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ortlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.102114. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal trends in zooplankton biomass in the northern Humboldt current system off Peru from 1961-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Aronés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ayón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169-170, pp.104656. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2019.104656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of deep-sea shrimps of the Superfamily Oplophoroidea Dana 1852 (Decapoda: Caridea) from Southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinai dos Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Sá Leitão Câmara De Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4613 (3), pp.401--442. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4613.3.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of the Ectoparasitic Isopod, Holophryxus acanthephyrae Stephensen 1912 (Cymothoida: Dajidae) in the South Atlantic: Recovered from a New Host, the Deep-Sea Shrimp, Acanthephyra acanthitelsonis Spence Bate, 1888</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de A. Leitao Camara De Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Jose De Carvalho Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesser Fidelis De Souza-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thalassas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.13--15. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41208-018-0072-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-sea manefishes (Perciformes: Caristiidae) from oceanic islands and seamounts off northeastern Brazil, with comments on the caristiids previously reported in Brazilian waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maia Mincarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Teixeira Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antunes Caires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Lucena Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2019.1636281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02197004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying key habitat and spatial patterns of fish biodiversity in the tropical Brazilian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Padovani Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in the breeding seasonality of Peruvian seabirds and regime shifts in the Northern Humboldt Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannina Passuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Oliveros-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 597, pp.231-242. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New records of deep-sea prawn of the genus Gennadas Spence Bate, 1881 (Crustacea: Decapoda: Benthesicymidae) from Southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel de Jesus Feio de Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Azevedo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Sa Leitao Camara de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4450 (3), pp.376-384. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4450.3.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the intermediate scabbardfish Aphanopus intermedius (Scombriformes: Trichiuridae) in the western South Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro N. Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara T. Villarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lucena-Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex S. Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (5), pp.992-995. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.13796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying key habitat and spatial patterns of fish biodiversity in the tropical Brazilian continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nolé Eduardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Frédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Souza Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Padovani Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01905980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifarious anchovy and sardine regimes in the Humboldt Current System during the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Salvatteci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim R. Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.1055--1068. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density dependence, prey accessibility and prey depletion by fisheries drive Peruvian seabird population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilú Bouchón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (7), pp.1092-1102. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of a rare deep-sea copepod, Gaussia intermedia Defaye, 1998 (Calanoida, Metridinidae), from the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crustaceana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (4), pp.501 - 508. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685403-00003776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of deep-sea copepod Megacalanus princeps Wolfenden, 1904 (Calanoidea: Megacalanidae) from southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Pinho Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guedes Pereira Figueirêdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aislan Galdino Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nauplius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2358-2936e2017007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic structure in the northern Humboldt Current system: new perspectives from stable isotope analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tremblay-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (4), pp.86. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-017-3119-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury contamination level and speciation inventory in Lakes Titicaca & Uru-Uru (Bolivia): Current status and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Anabelle Baya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.262 - 270. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density dependence, prey accessibility and prey depletion by fisheries drive Peruvian seabird population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.1092-1102. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of two deep-sea shrimps of the genus Acanthephyra A. Milne-Edwards, 1881 (Crustacea: Decapoda: Acanthephyridae) from southwestern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio de Almeida Alves-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Sá Leitão Câmara de Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesser F. Souza-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4184 (1), pp.193. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4184.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal patterns of fine-scale to mesoscale upper ocean dynamics in an Eastern Boundary Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality in marine ecosystems: Peruvian seabirds, anchovy and oceanographic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannina Passuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (1), pp.182-193. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/14-1134.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D habitat suitability of jack mackerel Trachurus murphyi in the Southeastern Pacific, a comprehensive study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels T. Hintzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Oliveros-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.199-211. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet diversity of jack and chub mackerels and ecosystem changes in the northern Humboldt Current system: A long-term study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Espino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teobaldo Dioses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2015.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01306081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian posterior prediction of the patchy spatial distributions of small pelagic fish in regions of suitable habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (2), pp.290--303. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2014-0234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological characteristics of the hydrological landscapes in the Bay of Biscay in spring 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Lezama-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Irigoien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.26-41. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fog.12090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad impacts of fine-scale dynamics on seascape structure from zooplankton to seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.5239. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics Reveals the Presence of a Macrozooplankton Biocline in the Bay of Biscay in Response to Hydrological Conditions and Predator-Prey Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Lezama-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabier Irigoien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaida Quiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.e88054. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0088054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Model of Jumbo Squid Dosidicus gigas Trophic Ecology in the Northern Humboldt Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Tafur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Argüelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.e85919. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem scenarios shape fishermen spatial behavior. The case of the Peruvian anchovy fishery in the Northern Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio de Abril Joo Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilu Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 128 (11), pp.60 - 73. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic and spatiotemporal variability in anchoveta Engraulis ringens diet off Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84 (2), pp.422-435. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding mechanisms that control fish spawning and larval recruitment: Parameter optimization of an Eulerian model (SEAPODYM-SP) with Peruvian anchovy and sardine eggs and larvae data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehodey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Senina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ayón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123, pp.105-122. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change scenarios experiments predict a future reduction in small pelagic fish recruitment in the Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Goubanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.1841-1853. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bags-of-Features for fish school cluster characterization in pelagic ecosystems: application to the discrimination of juvenile and adult anchovy clusters off Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Peraltilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (8), pp.1329 - 1339. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f2012-064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking habitat and resource use for the jumbo squid Dosidicus gigas: a stable isotope analysis in the Northern Humboldt Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Argüelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Graco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Tafur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159, pp.2105-2116. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-012-1998-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight on population structure of the Chilean jack mackerel ( Trachurus murphyi )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.341-355. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2012036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of the spatial interactions between ecosystem components from acoustic survey data: application of the Northern SCH off Peru.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danile Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (4), pp.740 - 754. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f2012-017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in zooplankton size distribution in the Peruvian Humboldt Current System: conditions favouring sardine or anchovy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ayón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Swartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 422, pp.211-222. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps08918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns and scale-dependent relationships between macrozooplankton and fish in the Bay of Biscay: an acoustic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lezama-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ballón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Irigoien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 439 (12), pp.151-168. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps09318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there enough zooplankton to feed forage fish populations off Peru? An acoustic (positive) answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ayón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (4), pp.360-381. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Isotopic Signature Along Gladius Highlights Contrasted Individual Foraging Strategies of Jumbo Squid (Dosidicus gigas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Argüelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (7), pp.e22194. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen: A Fundamental Property Regulating Pelagic Ecosystem Structure in the Coastal Southeastern Tropical Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Peraltilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Ledesma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Graco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.e29558. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing data-based indicators across upwelling and comparable systems for communicating ecosystem states and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynne Shannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawit Yemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (4), pp.807-832. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsp270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating relationships between albacore tuna (Thunnus alalunga) CPUE and prey distribution in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Lezama-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Boyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritz Arrizabalaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (1-2), pp.105-114. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Observation of Living Organisms Reveals the Upper Limit of the Oxygen Minimum Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (4), pp.:e10330. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0010330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic structure of the Peruvian marine ecosystem in 2000–2006: Insights on the effects of management scenarios for the hake fishery using the IBM trophic model Osmose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunne-Jai Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (1-2), pp.290-304. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the design of acoustic surveys of Peruvian anchoveta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. John Simmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Chipollini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (6), pp.1341-1348. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsp118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional group biodiversity in Eastern Boundary Upwelling Ecosystems questions the wasp-waist trophic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arístegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J.M. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (1-4), pp.97-106. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2009.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of overfishing and El Niño on the condition factor and reproductive success of Peruvian hake, Merluccius gayi peruanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ballón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wosnitza-Mendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Guevara-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.300-307. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooplankton and forage fish species off Peru: Large-scale bottom-up forcing and local-scale depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ayón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Swartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.208-214. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship of anchovy and sardine to water masses in the Peruvian Humboldt Current System from 1983 to 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Swartzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Vasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.228-237. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Peruvian anchovy (Engraulis ringens) trophodynamics provides a new vision of the Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Kelvin wave forcing in the Peru Humboldt Current system: Scenarios of spatial reorganization from physics to fishers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dewitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (Issues 2-4), pp.278-289. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schooling behaviour and environmental forcing in relation to anchoveta distribution: An analysis across multiple spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.264-277. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The northern Humboldt Current System: Brief history, present status and a view towards the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Guevara-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Csirke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.95-105. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Peruvian anchovy (Engraulis ringens) trophodynamics provides a new vision of the Humboldt Current system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepe Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2-4), pp.215-227. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2008.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de règne pour l'anchois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duvail, Stéphanie (dir.); Herrmann, Marine (dir.); Lévy, Marina (dir.); Pringault, Olivier (dir.); Guedj, Catherine (ed.); Lavagne, Corinne (ed.); Portal-Cabanel, J. (ed.); Rechner, Daïna (ed.); Sabrié, Marie-Lise (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'océan en commun : sciences au sud pour un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.62-63, 2025, Grands Enjeux, 978-2-7099-3067-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of the reign of the anchovy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duvail, Stéphanie (dir.); Herrmann, Marine (dir.); Lévy, Marina (dir.); Pringault, Olivier (dir.); Guedj, Catherine (ed.); Lavagne, Corinne (ed.); Portal-Cabanel, J. (ed.); Rechner, Daïna (ed.); Sabrié, Marie-Lise (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our shared ocean : science in the Global South for a sustainable world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.60-61, 2025, Grands Enjeux, 978-2-7099-3070-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pêche artisanale à l'échelle industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duvail, Stéphanie (dir.); Herrmann, Marine (dir.); Lévy, Marina (dir.); Pringault, Olivier (dir.); Guedj, Catherine (ed.); Lavagne, Corinne (ed.); Portal-Cabanel, J. (ed.); Rechner, Daïna (ed.); Sabrié, Marie-Lise (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'océan en commun : sciences au sud pour un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.92-93, 2025, Grands Enjeux, 978-2-7099-3067-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanal fishing on an industrial level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duvail, Stéphanie (dir.); Herrmann, Marine (dir.); Lévy, Marina (dir.); Pringault, Olivier (dir.); Guedj, Catherine (ed.); Lavagne, Corinne (ed.); Portal-Cabanel, J. (ed.); Rechner, Daïna (ed.); Sabrié, Marie-Lise (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our shared ocean : science in the Global South for a sustainable world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.90-91, 2025, Grands Enjeux, 978-2-7099-3070-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances et diversité des écosystèmes marins de l'Atlantique tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnin, Marie (ed.); Bertrand, Sophie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planification spatiale marine en Atlantique tropical : d'une tour de Babel à l'organisation d'une intelligence collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.29-45, 2023, Synthèses, 9782709929721. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.44539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and trends of marine ecosystems in the tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnin, Marie (ed.); Bertrand, Sophie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine spatial planning in the tropical Atlantic : from a tower of Babel to collective intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.28-42, 2023, Synthèses, 978-2-7099-2996-7. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.46615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processos físicos na foz do Amazonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Koch Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.L. Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajetórias de pesquisa na Amazônia brasileira : o IRD e seus parceiros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.94-97, 2022, Focus, 978-2-7099-2968-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus physiques à l'embouchure de l'Amazone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Koch Larrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.L. Fredou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.94-97, 2022, Focus, 978-2-7099-2962-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche adaptative, c'est le Pérou !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.54-55, 2020, 978-2-7099-2850-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche adaptative, c'est le Pérou !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Thivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, p. 153, 2019, 978-2-7099-2737-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecosystem Approach to Fisheries: Reconciling Conservation and Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for Oceanography and Ecosystemic Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.221-311, 2016, 978-1-119-33022-6. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119330226.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océans : les écosystèmes marins face au réchauffement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Weigel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Changement climatique : quels défis pour le Sud ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, p. 87-99, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche écosystémique des pêches : réconcillier conservation et exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Loc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monaco A.; Prouzet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et fonctions de systèmes écologiques marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.343-426, 2015, Mer et Océan, 978-1-78405-005-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central and South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magrin, G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Silveira Buckeridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castellano, E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change 2014: impacts, adaptation, and vulnerability. Working Group II Contribution to the IPCC Fifth Assessment Report. Volume 2. Regional Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.1499-1566, 2014, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781107415386.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courant de Humboldt - Des dynamiques océaniques à la gestion des pêches au Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tostain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Chemins d'impacts, 9782709928939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corriente de Humboldt : de las dinamics oceanicas al manejo pesquero en el Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD, 63 p., 2023, Chemins d'Impacts, 978-2-7099-3013-0. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.48787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courant de Humboldt : des dynamiques océaniques à la gestion des pêches au Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Tostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD, 63 p., 2023, Chemins d'Impacts, 978-2-7099-3009-3. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.48662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Niño Southern Oscillation (ENSO) effects on fisheries and aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Avadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FAO, 660, 244 p., 2020, FAO Fisheries and Aquaculture Technical Papers, 978-92-5-132327-4. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4060/ca8348en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially explicit model to investigate early life stages recruitment of Peruvian anchovy (Engraulis ringens) as a response to temperature and food variability in the Northern Humboldt Current System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Flores Valiente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecquerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ocean stratification on small-scale physical oases for pelagic life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Echevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium Drivers of dynamics of small pelagic fish resources </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of “Pelagic metapopulation” as exemplified by the case of jack mackerel Trachurus murphyi in the South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gerlotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels T. Hintzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Habasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPRFMO 4 th Meeting of the Scientific Committee </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, The Hagues, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale dynamics shape the seascape from zooplankton to seabirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES ASC 2014 : Annual Science Conference of the The International Council for the Exploration of the Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, La Corogne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routine acoustic data as new tools for a 3D vision of the abiotic and biotic components of marine ecosystem and their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIO Acoustics 2013 : IEEE/OES Acoustics in Underwater Geosciences Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics show how high frequency physical features structure the oceanscape and shape the distribution of zooplankton and fish.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Grados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES 2013 : Fisheries Acoustic Science and Technology Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri-hourly dataset of wind and wave anomalies of the GFS and WAVEWATCH III models in the entire tropic region (TROPWA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. L. Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Araujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on tropical Atlantic marine ecosystem dynamics in the last decades. WP2 – D2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrine Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacyr Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.60. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18939.67364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental research and fish aggregating devices (FADs) in French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbes René</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabirds foraging within random forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianina Passuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC 2014 : International Statistical Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId657"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A744A17B"/>
+    <w:nsid w:val="9FF0A7B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-bertrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4723-179X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199487537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4251-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05451292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Giachini Tosetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira-Jr." TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neumann-Leit&#227;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05204377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02692-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05204383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mincarone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Artana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Lucena-Fr&#233;dou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2025.104572" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V.B. Ferreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K.S. Justino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Eduardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137125" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05111627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Angelini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Leite Lima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Souza Lira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;dou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106909" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M'Hamdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Regina de Macedo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2873-2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Calvo-Migu&#233;lez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Montoya-Carramolino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina R Rodrigues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Polo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-025-00742-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05204380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabius Kouogang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Magalhaes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Kerherv&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1589-2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645472v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ariza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49113-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04727751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bittencourt Farias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Mendes De Castro Melo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando De Figueiredo Porto Neto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2024.104010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ferreira Cabanez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Am&#225;lia Cordeiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103887" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nole Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maia Mincarone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Sutton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14510" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2548" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josaf&#225; Reis-J&#250;nior" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vasconcelos-Filho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Aparecido" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15350" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04432192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Mendes de Castro Melo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Celeste L&#243;pez-Abbate" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05427-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04138616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103034" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04262770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Pelage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C.W. Siqueira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.A.P. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V.A. Avelino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105784" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Molinero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103696" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Di Dario" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15155" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03990194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pauthenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roudaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramilla Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14534" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01479-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Villarins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0224-2022-0004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04935052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neumann-Leitao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira Jr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1763-2022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03529788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Salvatteci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph R Schneider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galbraith" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj0270" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03821018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Teixeira Villarins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodrigues Martins" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.937154" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03708539v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira J&#250;nior" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04165-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03821153v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barkok&#233;bas Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiomara Franchesca Garc&#237;a D&#237;az" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-022-05007-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto L&#225;zaro Varona Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107969" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03683711v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Habasque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Lopes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12409-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron A. Peck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Alheit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio A. Catalan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Garrido" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102494" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415692v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2675-2824069.20-001egt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vinicius Felix Afonso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nole Eduardo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Lucena-Fredou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1643/i2020069" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04930645v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/1807-0205/2021.61.97" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413504v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina N. Dossa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Eldin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102475" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413511v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Alory" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa Da Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeola M. Dahunsi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132507" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jacqueline Gomes De Barros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fredou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104314" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411111v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eldin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.598101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415701v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton G. Tosetto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira-Junior" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765202120191437" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03589730v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rodrigues Martins" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102695" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Padovani Ferreira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K S Justino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab136" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700437v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Andrade" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Alves-J&#250;nior" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Senna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/taxonomy1040027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04934786v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0224-2020-0151" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415697v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex da Silva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa066" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566681v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Renedo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03861" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415604v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Mincarone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia R. Martins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro N. Eduardo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2021.1891806" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Eduardo Nole" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14084" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921205v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Cardoso De Melo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Paulo Cavalcanti Soares" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101226" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015208v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Travassos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gastauer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19153" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204350v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Soares" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77222-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484914v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayssa Siqueira Lima" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3278" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984588v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramilla V. Assun&#231;ao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Roy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henrique S. Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102399" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145462v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Loayza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis La Cruz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24966/AAF-5523/100034" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986946v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102389" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986941v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Guerra Ara&#250;jo Abrantes De Figueiredo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schwamborn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103449" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700444v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Melo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lira" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula B. Moreira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Freitas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lima" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231574" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403263v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio de Almeida Alves-J&#250;nior" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinai dos Santos Silva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de S&#225; Leit&#227;o C&#226;mara De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cardoso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4613.3.1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403262v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio de Almeida Alves-Junior" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de A. Leitao Camara De Araujo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jose De Carvalho Paiva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesser Fidelis De Souza-Filho" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-018-0072-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197004v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antunes Caires" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Lucena Fr&#233;dou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2019.1636281" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197003v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13840" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700454v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de S&#225; Leit&#227;o C&#226;mara de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Azevedo Carsoso" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesser Souza-Filho" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-019-00154-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197001v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nole" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vin&#237;cius" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Silva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Lucena" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13831" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401929v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.05.006" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700460v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Aron&#233;s" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grados" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ay&#243;n" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.104656" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700468v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2018.07.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002254v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel de Jesus Feio de Lemos" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Azevedo Cardoso" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Sa Leitao Camara de Araujo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4450.3.4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826623v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Passuni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12590" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994178v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara T. Villarins" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S. Lira" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13796" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01905980v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826720v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. Baumgartner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ferreira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13991" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826319v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves-J&#250;nior" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Correia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Figueiredo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685403-00003776" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700466v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#250; Bouch&#243;n" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02485" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928315v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Pinho Correia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guedes Pereira Figueir&#234;do" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aislan Galdino Da Cunha" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2358-2936e2017007" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596317v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acha" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Anabelle Baya" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.08.009" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRW7RP45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501373v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Espinoza" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tremblay-Boyer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3119-8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596712v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilu Bouchon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483189v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels T. Hintzen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.07.002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6BGR1BW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926599v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesser F. Souza-Filho" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4184.1.13" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467863v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.02.002" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9PMXFKH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298551v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ledesma" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1134.1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01306081v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alegre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Espino" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teobaldo Dioses" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.07.010" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840069v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boyd" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Castillo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0234" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840067v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12090" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SV64CM02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139262v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6239" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951605v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Quiroz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088054" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700375v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Tafur" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arg&#252;elles" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085919" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190688v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio de Abril Joo Arakawa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.009" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135576v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Hernandez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Senina" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.03.001" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPKR7P2T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700376v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espinoza" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12293" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVT9L2XM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951652v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Goubanova" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12184" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945357v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gay" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Peraltilla" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pe&#241;a" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2012-064" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728291v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-1998-2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJKDPKDF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700382v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gerlotto" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012036" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813492v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danile Grados" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2012-017" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700388v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ball&#243;n" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Woillez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grados" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Irigoien" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09318" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669495v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ballon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.03.001" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHNL7HN2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613959v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022194" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951673v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029558" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700395v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Shannon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawit Yemane" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jouffre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Neira" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsp270" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700391v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Boyra" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Go&#241;i" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Arrizabalaga" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.04.006" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PMKNJNQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766432v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010330" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700399v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marzloff" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.10.009" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FPRVCKV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700400v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. John Simmonds" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Chipollini" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gerlotto" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsp118" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700397v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.M. Crawford" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Field" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.034" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M076K6M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700414v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.022" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTF78K7F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700405v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ball&#243;n" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wosnitza-Mendo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Guevara-Carrasco" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.016" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27M64DB3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700404v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Swartzman" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.023" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCX0GNLT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700416v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vasquez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.021" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ9P9CLT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700409v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alza" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.018" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJSRG8XK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700412v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765738v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Diaz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.017" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHJD361K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700410v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chavez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soler" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Csirke" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.012" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JW2WH7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398823v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tostain" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/708/9782709930093/courant-de-humboldt" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411921v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Takahashi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poulain" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca8348en" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180091v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores Valiente" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609848v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483180v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gerlotto" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corten" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Gutierrez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068215v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846738v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942446v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127956v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569970v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119330226.ch7" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562630v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cury" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gros" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510384v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Weigel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622869v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrin, G." TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marengo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Silveira Buckeridge" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellano, E." TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107415386.007" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502451v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Almeida" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18939.67364" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699917v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Josse" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Ren&#233;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068083v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Passuni" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-bertrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4723-179X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199487537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4251-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05580101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M&#233;dieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna L. Santana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Lucena-Fr&#233;dou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181583" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05580100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Giachini Tosetto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neumann-Leit&#227;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch-Larrouy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103705" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05533223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreza Da Silva Nascimento" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Vaske-J&#250;nior" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;dou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2026.104829" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05533228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Duarte Machado Filho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Wells Pietsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315425100945" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna Santana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesser Souza-Filho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Arag&#227;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Andrade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2026.104680" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05204383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Martins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mincarone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Artana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2025.104572" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04918785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Guerra Ara&#250;jo Abrantes De Figueiredo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Maria De Albuquerque Lira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schwamborn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106906" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V.B. Ferreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K.S. Justino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Eduardo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05111627v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Angelini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Leite Lima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Souza Lira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106909" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M'Hamdi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Regina de Macedo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2873-2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Calvo-Migu&#233;lez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Montoya-Carramolino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina R Rodrigues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Polo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-025-00742-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05204380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabius Kouogang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Magalhaes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Kerherv&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-1589-2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05451292v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira-Jr." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05204377v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02692-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04935539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neumann-Leitao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira Jr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313222" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ariza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49113-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754490v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12648" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824359v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Mendes De Castro Melo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Ferreira Cabanez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Am&#225;lia Cordeiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103887" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04727751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bittencourt Farias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando De Figueiredo Porto Neto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2024.104010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04727750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Lopes da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Pelage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristielen Alves Pereira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Travassos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103761" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824352v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nole Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maia Mincarone" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Sutton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14510" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564745v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2548" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107622v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163098" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04199574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramilla Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex da Silva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roudaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284953" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04262648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Agust&#237;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Aiken" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103104" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josaf&#225; Reis-J&#250;nior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Vasconcelos-Filho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Aparecido" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15350" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04313527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoirka Minto Dimoune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290667" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04432192v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Mendes de Castro Melo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Celeste L&#243;pez-Abbate" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05427-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04403849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa Da Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07110" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04138616v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103034" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04262770v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C.W. Siqueira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.A.P. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V.A. Avelino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105784" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01479-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03990194v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pauthenet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14534" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03529788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Salvatteci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph R Schneider" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galbraith" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj0270" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823282v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Villarins" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Di Dario" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0224-2022-0004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio de Almeida Alves-J&#250;nior" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Andrade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neumann-Leit&#227;o" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685403-bja10185" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04935052v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1763-2022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646518v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Dossa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hernandez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Aguedjou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.886617" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03821018v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Teixeira Villarins" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Rodrigues Martins" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.937154" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03821153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barkok&#233;bas Silva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiomara Franchesca Garc&#237;a D&#237;az" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-022-05007-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03708539v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira J&#250;nior" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04165-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669637v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto L&#225;zaro Varona Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107969" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03683711v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Habasque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Lopes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12409-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03993110v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nole Eduardo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.975091" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Molinero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103696" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03823254v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15155" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04930645v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/1807-0205/2021.61.97" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413504v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina N. Dossa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Eldin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102475" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413511v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Alory" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeola M. Dahunsi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132507" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415701v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton G. Tosetto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodeli Nogueira-Junior" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765202120191437" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411111v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eldin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.598101" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413525v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jacqueline Gomes De Barros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Lucena-Fredou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fredou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104314" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03589730v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rodrigues Martins" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102695" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475043v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Padovani Ferreira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K S Justino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab136" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700437v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Andrade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Alves-J&#250;nior" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Senna" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/taxonomy1040027" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04934786v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vinicius Felix Afonso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0224-2020-0151" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415697v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa066" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03566681v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Renedo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03861" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415604v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Mincarone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia R. Martins" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro N. Eduardo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2021.1891806" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415630v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron A. Peck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Alheit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio A. Catalan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Garrido" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102494" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415692v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2675-2824069.20-001egt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451164v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1643/i2020069" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405028v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Eduardo Nole" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14084" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204350v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Soares" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77222-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921205v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Cardoso De Melo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Paulo Cavalcanti Soares" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101226" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015208v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gastauer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19153" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984588v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramilla V. Assun&#231;ao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Roy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henrique S. Silva" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102399" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145462v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Loayza" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis La Cruz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24966/AAF-5523/100034" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484914v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayssa Siqueira Lima" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3278" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986946v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102389" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986941v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103449" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700444v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Melo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula B. Moreira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Freitas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lima" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231574" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197003v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13840" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700454v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de S&#225; Leit&#227;o C&#226;mara de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Azevedo Carsoso" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-019-00154-2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197001v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nole" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vin&#237;cius" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Silva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Lucena" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.13831" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401929v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.05.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700460v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Aron&#233;s" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grados" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ay&#243;n" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.104656" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403263v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinai dos Santos Silva" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de S&#225; Leit&#227;o C&#226;mara De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cardoso" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4613.3.1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403262v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio de Almeida Alves-Junior" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de A. Leitao Camara De Araujo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jose De Carvalho Paiva" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesser Fidelis De Souza-Filho" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-018-0072-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02197004v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antunes Caires" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Lucena Fr&#233;dou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2019.1636281" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700468v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2018.07.002" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826623v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Passuni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12590" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002254v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel de Jesus Feio de Lemos" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Azevedo Cardoso" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Sa Leitao Camara de Araujo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4450.3.4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994178v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara T. Villarins" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S. Lira" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13796" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01905980v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826720v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. Baumgartner" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ferreira" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13991" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700466v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#250; Bouch&#243;n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02485" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826319v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves-J&#250;nior" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Correia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Figueiredo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685403-00003776" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928315v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Pinho Correia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guedes Pereira Figueir&#234;do" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aislan Galdino Da Cunha" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2358-2936e2017007" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501373v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Espinoza" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tremblay-Boyer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3119-8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596317v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acha" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Anabelle Baya" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.08.009" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRW7RP45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596712v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilu Bouchon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926599v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesser F. Souza-Filho" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4184.1.13" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467863v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.02.002" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9PMXFKH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298551v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Ledesma" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1134.1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483189v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Habasque" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels T. Hintzen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.07.002" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6BGR1BW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01306081v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alegre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Espino" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teobaldo Dioses" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.07.010" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840069v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boyd" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Castillo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2014-0234" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840067v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Irigoien" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12090" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SV64CM02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139262v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6239" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951605v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Quiroz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088054" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700375v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Tafur" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arg&#252;elles" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085919" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190688v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio de Abril Joo Arakawa" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.009" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700376v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espinoza" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12293" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVT9L2XM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135576v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Hernandez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Senina" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.03.001" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPKR7P2T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951652v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Goubanova" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12184" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945357v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gay" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Peraltilla" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pe&#241;a" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2012-064" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728291v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-1998-2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJKDPKDF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700382v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gerlotto" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012036" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813492v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danile Grados" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2012-017" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700385v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ay&#243;n" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Swartzman" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Espinoza" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertrand" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08918" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700388v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lezama-Ochoa" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ball&#243;n" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Woillez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grados" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Irigoien" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09318" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669495v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ballon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.03.001" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHNL7HN2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613959v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022194" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951673v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029558" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700395v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Shannon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawit Yemane" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jouffre" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Neira" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsp270" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700391v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Boyra" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Go&#241;i" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Arrizabalaga" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.04.006" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PMKNJNQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766432v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010330" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700399v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marzloff" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.10.009" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FPRVCKV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700400v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. John Simmonds" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Chipollini" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gerlotto" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsp118" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700397v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.M. Crawford" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Field" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.034" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M076K6M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700405v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ball&#243;n" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wosnitza-Mendo" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Guevara-Carrasco" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.016" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27M64DB3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700404v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Swartzman" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.023" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCX0GNLT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700416v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Vasquez" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.021" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ9P9CLT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700412v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.022" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTF78K7F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765738v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Diaz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.017" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHJD361K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700409v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alza" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.018" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJSRG8XK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700410v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chavez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soler" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Csirke" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.10.012" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JW2WH7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03700414v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121897v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135729v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121956v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136343v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043087v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmer" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44539" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215266v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almeida" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araujo" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbraud" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46615" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083482v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Koch Larrouy" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Fredou" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979186v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127956v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425003v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569970v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119330226.ch7" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510384v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Weigel" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562630v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cury" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gros" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622869v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrin, G." TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marengo" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Silveira Buckeridge" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellano, E." TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781107415386.007" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398823v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tostain" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/708/9782709930093/courant-de-humboldt" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479777v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.48787" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479616v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.48662" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411921v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Takahashi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poulain" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca8348en" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180091v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores Valiente" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609848v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483180v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gerlotto" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corten" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Gutierrez" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068215v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846738v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942446v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353424v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Varona" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Borges" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502451v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Almeida" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18939.67364" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699917v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dagorn" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Josse" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bard" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Ren&#233;" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068083v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Passuni" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>