--- v0 (2026-03-03)
+++ v1 (2026-04-03)
@@ -2294,264 +2294,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The secret life of CFTR as a calcium-activated chloride channel</w:t>
+                <w:t xml:space="preserve">CFTR: Effect of ICL2 and ICL4 amino acids in close spatial proximity on the current properties of the channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2013.261909⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.737-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2013.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192129v1</w:t>
+                <w:t xml:space="preserve">hal-00907930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFTR: Effect of ICL2 and ICL4 amino acids in close spatial proximity on the current properties of the channel</w:t>
+                <w:t xml:space="preserve">The secret life of CFTR as a calcium-activated chloride channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W Hanrahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 591 (21), pp.5273-5278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2013.261909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2013.02.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00907930v1</w:t>
+                <w:t xml:space="preserve">hal-03192129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Tyrosine Phosphorylation in the Muscarinic Activation of the Cystic Fibrosis Transmembrane Conductance Regulator (CFTR)</w:t>
               </w:r>
@@ -2814,77 +2814,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 285 (29), pp.22132-40. </w:t>
@@ -2916,252 +2916,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding nucleotide binding and CFTR ion channel gating: how many cycles?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of a novel water-soluble activator of wild-type and F508del CFTR: GPact-11a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boucherle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melin-Heschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dannhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/ers.10.47⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (2), pp.311-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00122509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561612v1</w:t>
+                <w:t xml:space="preserve">hal-00559199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a novel water-soluble activator of wild-type and F508del CFTR: GPact-11a.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding nucleotide binding and CFTR ion channel gating: how many cycles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 36 (2), pp.311-22. </w:t>
+              <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4), pp.451-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.00122509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1586/ers.10.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559199v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3316,51 +3316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Samet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Bouzayani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13070793" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergougnoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degrugillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2022.12.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mirval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00671-2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02924784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Froux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Baatallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112116" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet-Souchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mornon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00295" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusik Kim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Huang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahan Abu-Arish" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goepp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2018-0158OC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23808993.2018.1547109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanrahan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00195" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Matthes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Carlile" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishan Luo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Dejgaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13365" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Jia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jensen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Xian Hou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Bao Chang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336950.2015.1126010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Turner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ferguson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00324.2015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Hanrahan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-273151" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2013.261909" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907930v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2013.02.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2V60T6C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Balghi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.479360" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dannhoffer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin-Heschel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2011.00048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.120683" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ers.10.47" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559199v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin-Heschel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dannhoffer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00122509" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Samet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Bouzayani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13070793" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergougnoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degrugillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2022.12.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mirval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00671-2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02924784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Froux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Baatallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112116" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet-Souchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mornon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00295" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusik Kim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Huang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahan Abu-Arish" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goepp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2018-0158OC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23808993.2018.1547109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanrahan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00195" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Matthes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Carlile" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishan Luo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Dejgaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13365" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Jia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jensen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Xian Hou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Bao Chang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336950.2015.1126010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Turner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ferguson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00324.2015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Hanrahan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-273151" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907930v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2013.02.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2V60T6C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2013.261909" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Balghi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.479360" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dannhoffer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin-Heschel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2011.00048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.120683" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin-Heschel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dannhoffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00122509" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ers.10.47" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>