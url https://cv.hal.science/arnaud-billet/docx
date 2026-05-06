--- v1 (2026-04-03)
+++ v2 (2026-05-06)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,338 +240,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, NMR Characterization, and Bioactivity of a Flavonoid Triglycoside from Anthyllis henoniana Stems: Antioxidant and Antiproliferative Effects on MDA-MB-231 Breast Cancer Cells</w:t>
+                <w:t xml:space="preserve">Adaptive trade-offs between vertebrate defence and insect predation drive Amazonian ant venom evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Ayachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Boy</w:t>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonda Samet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Téné</w:t>
+                <w:t xml:space="preserve">Samuel D Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouthaina Bouzayani</w:t>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox13070793⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2035), pp.20242184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635159v1</w:t>
+                <w:t xml:space="preserve">hal-04795576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive trade-offs between vertebrate defence and insect predation drive Amazonian ant venom evolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation, NMR Characterization, and Bioactivity of a Flavonoid Triglycoside from Anthyllis henoniana Stems: Antioxidant and Antiproliferative Effects on MDA-MB-231 Breast Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+                <w:t xml:space="preserve">Amani Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Ascoët</w:t>
+                <w:t xml:space="preserve">Sonda Samet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Billet</w:t>
+                <w:t xml:space="preserve">Bouthaina Bouzayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 291 (2035), pp.20242184. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (7), pp.793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox13070793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795576v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanism underlying toxicity of a venom peptide against insects reveals how ants are master at disrupting membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -648,64 +648,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanism underlying toxicity of a venom peptide against insects reveals how ants are master at disrupting membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -821,64 +821,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (10), pp.600. </w:t>
@@ -1102,51 +1102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59 (2), pp.2100671. </w:t>
@@ -1154,2022 +1154,2156 @@
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.00671-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352015v1</w:t>
+                <w:t xml:space="preserve">hal-05605563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting different binding sites in the CFTR structures allows to synergistically potentiate channel activity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The rescue of F508del-CFTR by elexacaftor/tezacaftor/ivacaftor (Trikafta) in human airway epithelial cells is underestimated due to the presence of ivacaftor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mirval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Baatallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112116⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (2), pp.2100671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00671-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924784v1</w:t>
+                <w:t xml:space="preserve">hal-04352015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and Pharmacological Characterization of the Rare CFTR Mutation W361R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Targeting different binding sites in the CFTR structures allows to synergistically potentiate channel activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Elbahnsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boucherle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Baatallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2020.00295⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 190, pp.112116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557014v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pendrin mediates bicarbonate secretion and enhances CFTR function in airway surface epithelia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Functional and Pharmacological Characterization of the Rare CFTR Mutation W361R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Goepp</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Elbahnsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jollivet-Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2018-0158OC⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2020.00295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145546v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the cystic fibrosis transmembrane regulator and the development of new precision drugs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pendrin mediates bicarbonate secretion and enhances CFTR function in airway surface epithelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusik Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junwei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmahan Abu-Arish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Precision Medicine and Drug Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23808993.2018.1547109⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (6), pp.705-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2018-0158OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192898v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Automated Patch Clamp Technique to Investigate CFTR Chloride Channel Function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modulating the cystic fibrosis transmembrane regulator and the development of new precision drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Becq</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00195⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Precision Medicine and Drug Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (6), pp.357-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23808993.2018.1547109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191777v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low free drug concentration prevents inhibition of F508del CFTR functional expression by the potentiator VX-770 (ivacaftor)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Automated Patch Clamp Technique to Investigate CFTR Chloride Channel Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hanrahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Becq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.13365⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193045v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential sites of CFTR activation by tyrosine kinases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiu-Bao Chang</w:t>
+                <w:t xml:space="preserve">Low free drug concentration prevents inhibition of F508del CFTR functional expression by the potentiator VX-770 (ivacaftor)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Matthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Carlile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yishan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Dejgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19336950.2015.1126010⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173 (3), pp.459-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.13365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192938v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dual phosphodiesterase 3 and 4 inhibitor RPL554 stimulates CFTR and ciliary beating in primary cultures of bronchial epithelia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Potential sites of CFTR activation by tyrosine kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Thomas</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlin Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Xian Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiu-Bao Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajplung.00324.2015⟩</w:t>
+              <w:t xml:space="preserve">Channels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (3), pp.247-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19336950.2015.1126010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193027v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the cystic fibrosis transmembrane conductance regulator anion channel by tyrosine phosphorylation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The dual phosphodiesterase 3 and 4 inhibitor RPL554 stimulates CFTR and ciliary beating in primary cultures of bronchial epithelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Matthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.15-273151⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 310 (1), pp.L59-L70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00324.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192145v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFTR: Effect of ICL2 and ICL4 amino acids in close spatial proximity on the current properties of the channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Regulation of the cystic fibrosis transmembrane conductance regulator anion channel by tyrosine phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W Hanrahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2013.02.002⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (9), pp.3945-3953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.15-273151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00907930v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The secret life of CFTR as a calcium-activated chloride channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">CFTR: Effect of ICL2 and ICL4 amino acids in close spatial proximity on the current properties of the channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2013.261909⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.737-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2013.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192129v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Tyrosine Phosphorylation in the Muscarinic Activation of the Cystic Fibrosis Transmembrane Conductance Regulator (CFTR)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The secret life of CFTR as a calcium-activated chloride channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">John Hanrahan</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W Hanrahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.479360⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 591 (21), pp.5273-5278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2013.261909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191691v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of wild-type, F508del- and G551D-CFTR chloride channels by non-toxic modified pyrrolo[2,3-b]pyrazine derivatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Role of Tyrosine Phosphorylation in the Muscarinic Activation of the Cystic Fibrosis Transmembrane Conductance Regulator (CFTR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yishan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haouaria Balghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hanrahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2011.00048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 288 (30), pp.21815-21823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.479360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192023v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C terminus of nucleotide binding domain 1 contains critical features for cystic fibrosis transmembrane conductance regulator trafficking and activation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Stimulation of wild-type, F508del- and G551D-CFTR chloride channels by non-toxic modified pyrrolo[2,3-b]pyrazine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dannhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jollivet-Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melin-Heschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Faveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.120683⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2011.00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582442v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a novel water-soluble activator of wild-type and F508del CFTR: GPact-11a.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Dannhoffer</w:t>
+                <w:t xml:space="preserve">C terminus of nucleotide binding domain 1 contains critical features for cystic fibrosis transmembrane conductance regulator trafficking and activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00122509⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (29), pp.22132-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.120683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559199v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding nucleotide binding and CFTR ion channel gating: how many cycles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (4), pp.451-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/ers.10.47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of a novel water-soluble activator of wild-type and F508del CFTR: GPact-11a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boucherle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melin-Heschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1586/ers.10.47⟩</w:t>
+                <w:t xml:space="preserve">L. Dannhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (2), pp.311-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00122509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561612v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3316,51 +3450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Samet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Bouzayani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13070793" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergougnoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degrugillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2022.12.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mirval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00671-2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02924784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Froux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Baatallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112116" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet-Souchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mornon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00295" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusik Kim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Huang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahan Abu-Arish" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goepp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2018-0158OC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23808993.2018.1547109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanrahan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00195" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Matthes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Carlile" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishan Luo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Dejgaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13365" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Jia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jensen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Xian Hou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Bao Chang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336950.2015.1126010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Turner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ferguson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00324.2015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Hanrahan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-273151" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907930v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2013.02.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2V60T6C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2013.261909" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Balghi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.479360" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dannhoffer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin-Heschel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2011.00048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.120683" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin-Heschel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dannhoffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00122509" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ers.10.47" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayachi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Samet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Bouzayani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13070793" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergougnoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degrugillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2022.12.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mirval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00671-2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02924784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Froux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Baatallah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112116" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet-Souchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mornon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00295" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusik Kim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Huang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahan Abu-Arish" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goepp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2018-0158OC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192898v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23808993.2018.1547109" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanrahan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00195" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Matthes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Carlile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishan Luo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Dejgaard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Jia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jensen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Xian Hou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Bao Chang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336950.2015.1126010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193027v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Turner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ferguson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00324.2015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Hanrahan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-273151" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2013.02.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2V60T6C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2013.261909" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Balghi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.479360" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dannhoffer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin-Heschel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2011.00048" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.120683" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ers.10.47" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin-Heschel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dannhoffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00122509" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>