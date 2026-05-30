--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -240,338 +240,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive trade-offs between vertebrate defence and insect predation drive Amazonian ant venom evolution</w:t>
+                <w:t xml:space="preserve">Isolation, NMR Characterization, and Bioactivity of a Flavonoid Triglycoside from Anthyllis henoniana Stems: Antioxidant and Antiproliferative Effects on MDA-MB-231 Breast Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Touchard</w:t>
+                <w:t xml:space="preserve">Amani Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel D Robinson</w:t>
+                <w:t xml:space="preserve">Sonda Samet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Billet</w:t>
+                <w:t xml:space="preserve">Bouthaina Bouzayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2184⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (7), pp.793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox13070793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795576v1</w:t>
+                <w:t xml:space="preserve">hal-04635159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, NMR Characterization, and Bioactivity of a Flavonoid Triglycoside from Anthyllis henoniana Stems: Antioxidant and Antiproliferative Effects on MDA-MB-231 Breast Cancer Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive trade-offs between vertebrate defence and insect predation drive Amazonian ant venom evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel D Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Ayachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Boy</w:t>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonda Samet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Téné</w:t>
+                <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouthaina Bouzayani</w:t>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (7), pp.793. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2035), pp.20242184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox13070793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635159v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanism underlying toxicity of a venom peptide against insects reveals how ants are master at disrupting membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -648,64 +648,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanism underlying toxicity of a venom peptide against insects reveals how ants are master at disrupting membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -821,64 +821,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (10), pp.600. </w:t>
@@ -910,404 +910,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multi-faceted nature of 15 CFTR exonic variations: Impact on their functional classification and perspectives for therapy</w:t>
+                <w:t xml:space="preserve">The rescue of F508del-CFTR by elexacaftor/tezacaftor/ivacaftor (Trikafta) in human airway epithelial cells is underestimated due to the presence of ivacaftor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bergougnoux</w:t>
+                <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Billet</w:t>
+                <w:t xml:space="preserve">Sandra Mirval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ka</w:t>
+                <w:t xml:space="preserve">Thomas Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Heller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Degrugillier</w:t>
+                <w:t xml:space="preserve">Manuella Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2022.12.003⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (2), pp.2100671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00671-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913493v1</w:t>
+                <w:t xml:space="preserve">hal-05605563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rescue of F508del-CFTR by elexacaftor/tezacaftor/ivacaftor (Trikafta) in human airway epithelial cells is underestimated due to the presence of ivacaftor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The multi-faceted nature of 15 CFTR exonic variations: Impact on their functional classification and perspectives for therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Becq</w:t>
+                <w:t xml:space="preserve">A. Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mirval</w:t>
+                <w:t xml:space="preserve">C. Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Carrez</w:t>
+                <w:t xml:space="preserve">M. Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuella Lévêque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Billet</w:t>
+                <w:t xml:space="preserve">F. Degrugillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 59 (2), pp.2100671. </w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.00671-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2022.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05605563v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rescue of F508del-CFTR by elexacaftor/tezacaftor/ivacaftor (Trikafta) in human airway epithelial cells is underestimated due to the presence of ivacaftor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mirval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59 (2), pp.2100671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.00671-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352015v1</w:t>
@@ -1357,51 +1357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Elbahnsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boucherle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Baatallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1452,51 +1452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and Pharmacological Characterization of the Rare CFTR Mutation W361R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Elbahnsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1612,51 +1612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusik Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junwei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmahan Abu-Arish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1733,64 +1733,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating the cystic fibrosis transmembrane regulator and the development of new precision drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Precision Medicine and Drug Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (6), pp.357-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1824,51 +1824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Automated Patch Clamp Technique to Investigate CFTR Chloride Channel Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2075,51 +2075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential sites of CFTR activation by tyrosine kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanlin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2235,51 +2235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Matthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2343,51 +2343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the cystic fibrosis transmembrane conductance regulator anion channel by tyrosine phosphorylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W Hanrahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2434,51 +2434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFTR: Effect of ICL2 and ICL4 amino acids in close spatial proximity on the current properties of the channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Mornon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2580,51 +2580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The secret life of CFTR as a calcium-activated chloride channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W Hanrahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2671,51 +2671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Tyrosine Phosphorylation in the Muscarinic Activation of the Cystic Fibrosis Transmembrane Conductance Regulator (CFTR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yishan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2801,51 +2801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation of wild-type, F508del- and G551D-CFTR chloride channels by non-toxic modified pyrrolo[2,3-b]pyrazine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dannhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jollivet-Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,51 +2922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C terminus of nucleotide binding domain 1 contains critical features for cystic fibrosis transmembrane conductance regulator trafficking and activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3056,64 +3056,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding nucleotide binding and CFTR ion channel gating: how many cycles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (4), pp.451-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3173,51 +3173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boucherle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melin-Heschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,51 +3450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayachi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Samet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Bouzayani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13070793" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergougnoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degrugillier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2022.12.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mirval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00671-2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02924784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Froux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Baatallah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112116" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet-Souchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mornon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00295" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusik Kim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Huang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahan Abu-Arish" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goepp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2018-0158OC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192898v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23808993.2018.1547109" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanrahan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00195" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Matthes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Carlile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishan Luo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Dejgaard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Jia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jensen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Xian Hou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Bao Chang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336950.2015.1126010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193027v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Turner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ferguson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00324.2015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Hanrahan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-273151" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2013.02.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2V60T6C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2013.261909" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Balghi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.479360" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dannhoffer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin-Heschel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2011.00048" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.120683" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ers.10.47" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin-Heschel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dannhoffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00122509" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Samet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Bouzayani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13070793" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Robinson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2184" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05484980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mirval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00671-2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergougnoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degrugillier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2022.12.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02924784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Froux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elbahnsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Baatallah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112116" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet-Souchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mornon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00295" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusik Kim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Huang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahan Abu-Arish" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goepp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2018-0158OC" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192898v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23808993.2018.1547109" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hanrahan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00195" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Matthes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Carlile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishan Luo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Dejgaard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Jia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jensen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Xian Hou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Bao Chang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336950.2015.1126010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193027v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Turner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ferguson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00324.2015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Hanrahan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-273151" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jollivet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2013.02.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2V60T6C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2013.261909" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Balghi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.479360" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dannhoffer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin-Heschel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faveau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2011.00048" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.120683" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ers.10.47" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boucherle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin-Heschel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dannhoffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00122509" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>