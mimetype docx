--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1366,411 +1366,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert des microplastiques dans un bassin agricole (Orgeval)</w:t>
+                <w:t xml:space="preserve">Comparaison spécifique, spatiale et temporelle de biomarqueurs enzymatiques chez le gammare dans un bassin versant agricole drainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Dris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Célestine Bessaire</w:t>
+                <w:t xml:space="preserve">Maylis Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEFA, Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210270v1</w:t>
+                <w:t xml:space="preserve">hal-04649146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of deep infiltrations in subsurface drained agricultural system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Transfert des microplastiques dans un bassin agricole (Orgeval)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+                <w:t xml:space="preserve">Célestine Bessaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543155v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison spécifique, spatiale et temporelle de biomarqueurs enzymatiques chez le gammare dans un bassin versant agricole drainé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léo Persat</w:t>
+                <w:t xml:space="preserve">Characterization of deep infiltrations in subsurface drained agricultural system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649146v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi sur le long terme de la contamination d’un petit cours d’eau par les pesticides : variabilités inter et infra annuelle</w:t>
               </w:r>
@@ -1833,302 +1833,302 @@
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e Congrès Groupe Français de recherches sur les PesticideS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRA WALLONIE, May 2022, NAMUR, Belgium</w:t>
+              <w:t xml:space="preserve">, CRA WALLONIE, May 2022, NAMUR, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans le bassin de l’Orgeval</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Long-term research observatory of the Critical Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'Orgeval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, En distanciel, France</w:t>
+              <w:t xml:space="preserve">BIOGEOMON 2022 10th International Symposium on Ecosystem Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tartu (Estonie), Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525182v1</w:t>
+                <w:t xml:space="preserve">hal-04065528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term research observatory of the Critical Zone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+                <w:t xml:space="preserve">Microplastiques dans le bassin de l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Ninja Stratmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOGEOMON 2022 10th International Symposium on Ecosystem Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tartu (Estonie), Estonia</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'Orgeval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065528v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of hydrological signatures to characterize the hydrological functioning of catchments from the OZCAR French Critical Zone</w:t>
               </w:r>
@@ -2233,277 +2233,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ansart</w:t>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Barral</w:t>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Baudin</w:t>
+                <w:t xml:space="preserve">Julie Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024201v1</w:t>
+                <w:t xml:space="preserve">hal-02738049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josette Garnier</w:t>
+                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Anglade</w:t>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Berthou</w:t>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mercier</w:t>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t>
+              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738049v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2515,402 +2515,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity through interspecies comparaison of individual and population biomarkers in gammarids caged in a drained agricultural catchment (Oracle Observatory)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying the impacts of land use and sedimentary structures on hydrobiogeochemical functioning in nested catchments (Orgeval CZO, France): continuous monitoring of carbon fluxes (DIC, DOC, POC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR TERENO International Conference</w:t>
+              <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303664v1</w:t>
+                <w:t xml:space="preserve">hal-05392420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey-predator interactions disrupted by a fungicide (boscalid) and an insecticide (imidacloprid) at environmentally realistic concentrations: the case of gammarus-holocentropus pair</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity through interspecies comparaison of individual and population biomarkers in gammarids caged in a drained agricultural catchment (Oracle Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Chania Crète, Greece</w:t>
+              <w:t xml:space="preserve">OZCAR TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390381v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the impacts of land use and sedimentary structures on hydrobiogeochemical functioning in nested catchments (Orgeval CZO, France): continuous monitoring of carbon fluxes (DIC, DOC, POC)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+                <w:t xml:space="preserve">Prey-predator interactions disrupted by a fungicide (boscalid) and an insecticide (imidacloprid) at environmentally realistic concentrations: the case of gammarus-holocentropus pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Chania Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392420v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un suivi écologique pour évaluer l’impact de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
               </w:r>
@@ -2935,64 +2935,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira El Meouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
@@ -3021,51 +3021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations des relations proie-prédateur par un fongicide (Boscalid) et un insecticide (Imidacloprid) a des concentrations environnementalement réalistes : cas du couple gammare-holocentropus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3073,51 +3073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
@@ -3185,51 +3185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestine Bessaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3448,51 +3448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
@@ -3922,51 +3922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4341,51 +4341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -4459,51 +4459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -5015,503 +5015,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
+                <w:t xml:space="preserve">Réseau de suivi &amp;quot;MOnitoring LOcal des échanges NAppe Rivière&amp;quot; du bassin de l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRSTEA. 2019, pp.90</w:t>
+              <w:t xml:space="preserve">Mines Paris-PSL. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394307v1</w:t>
+                <w:t xml:space="preserve">hal-02492144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la contamination du milieu par les pesticides : études sur le long terme et prise en compte des éléments du paysage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Schott</w:t>
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Derlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vol. 2 : Flux dans le continuum Homme-Terre-Mer, PIREN-Seine; Zones Ateliers Seine. 2019, pp.74-87</w:t>
+              <w:t xml:space="preserve">IRSTEA. 2019, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999610v1</w:t>
+                <w:t xml:space="preserve">hal-04394307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2018-2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
+                <w:t xml:space="preserve">Suivi de la contamination du milieu par les pesticides : études sur le long terme et prise en compte des éléments du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRSTEA. 2019</w:t>
+              <w:t xml:space="preserve">Vol. 2 : Flux dans le continuum Homme-Terre-Mer, PIREN-Seine; Zones Ateliers Seine. 2019, pp.74-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394275v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de suivi &amp;quot;MOnitoring LOcal des échanges NAppe Rivière&amp;quot; du bassin de l’Orgeval</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2018-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Nespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Derlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mines Paris-PSL. 2019</w:t>
+              <w:t xml:space="preserve">IRSTEA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492144v1</w:t>
+                <w:t xml:space="preserve">hal-04394275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2016-2017</w:t>
               </w:r>
@@ -5523,51 +5523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5641,51 +5641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5845,259 +5845,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2013-2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement d'échelle des processus biogéochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">IRSTEA. 2014, pp.92</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRSTEA UR HYCAR. 2014, pp.121-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394335v1</w:t>
+                <w:t xml:space="preserve">hal-04357453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement d'échelle des processus biogéochimiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2013-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">IRSTEA UR HYCAR. 2014, pp.121-124</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Derlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRSTEA. 2014, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357453v1</w:t>
+                <w:t xml:space="preserve">hal-04394335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2012-2013</w:t>
               </w:r>
@@ -6109,51 +6109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6291,51 +6291,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82AEDC8E"/>
+    <w:nsid w:val="6329277A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6522,51 +6522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-blanchouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1850-5096" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04404699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR033999" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-6153-2017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine H&#233;nine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10593" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20229" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Wangermez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03525182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Ninja Stratmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065528v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Meouch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649106v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#234;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649129v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362268v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257395v5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257407v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357996v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreux Teo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Nespoulet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394247v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394275v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394324v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394330v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357453v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-blanchouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1850-5096" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04404699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR033999" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-6153-2017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine H&#233;nine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10593" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Wangermez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210270v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20229" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065528v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03525182v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Ninja Stratmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390381v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Meouch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649106v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#234;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649129v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362268v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257395v5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257407v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357996v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreux Teo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Nespoulet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394247v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394324v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394330v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357453v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394335v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>