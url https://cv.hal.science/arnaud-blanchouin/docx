--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -126,3910 +126,4544 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: High-frequency, multi-elemental stream water monitoring – experiences, feedbacks and suggestions from 7 years of running three French field laboratories (Riverlabs)</w:t>
+                <w:t xml:space="preserve">Interspecies comparison of individual- and population-level biomarkers in gammarids caged in a drained agricultural catchment for pesticide ecotoxicity assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+                <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Cotel</w:t>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Fourtet</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Hamon</w:t>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (12), pp.2615-2631. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry and Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8, pp.1633-1651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-2615-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enceco.2026.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05168145v1</w:t>
+                <w:t xml:space="preserve">hal-05606227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Dynamic Water Storage and Subsurface Geochemical Structure Using High‐Frequency Concentration‐Discharge Records</w:t>
+                <w:t xml:space="preserve">Technical note: High-frequency, multi-elemental stream water monitoring – experiences, feedbacks and suggestions from 7 years of running three French field laboratories (Riverlabs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Floury</w:t>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
+                <w:t xml:space="preserve">Solenn Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Druhan</w:t>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Colin Fourtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (1), pp.e2022WR033999. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (12), pp.2615-2631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022WR033999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-2615-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404699v1</w:t>
+                <w:t xml:space="preserve">insu-05168145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Linking Dynamic Water Storage and Subsurface Geochemical Structure Using High‐Frequency Concentration‐Discharge Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Druhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (1), pp.e2022WR033999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022WR033999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The potamochemical symphony: new progress in the high-frequency acquisition of stream chemical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (12), pp.6153-6165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-21-6153-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic dynamics at the outlet of a peri-urban catchment over a year of sampling: Effects of hydrological conditions, including an extreme flood event</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Quel niveau biologique pour évaluer l'écotoxicité des pesticides et des métabolites sur la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR Tereno 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès du Groupe français de recherches sur les pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394973v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'écotoxicité des pesticides par comparaison inter-espèces de biomarqueurs individuels et populationnels chez des gammares encagés dans un bassin versant agricole drainé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammar-ids caged in a drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, La Roche-sur-Yon, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la Graduate School Biosphera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay; Graduate School Biosphera, Jan 2026, Saclay (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303606v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Microplastic dynamics at the outlet of a peri-urban catchment over a year of sampling: Effects of hydrological conditions, including an extreme flood event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Friceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OZCAR Tereno 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145213v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammarids caged in a drained agricultural catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l'écotoxicité des pesticides par comparaison inter-espèces de biomarqueurs individuels et populationnels chez des gammares encagés dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of Chemical and Environmental Engineering, Nov 2025, Chania Crète, Greece</w:t>
+              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, La Roche-sur-Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387883v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic dynamics along an extreme flood event in a peri-urban stream</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Assessment of pesticide ecotoxicity using multi-level biomarkers through interspecies comparison in gammarids caged in a drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Chemical and Environmental Engineering, Nov 2025, Chania Crète, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394765v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des microplastiques à l’exutoire d’un bassin versant périurbain : Effet des conditions hydrologiques et des événements extrêmes de crue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR PES 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395188v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison spécifique, spatiale et temporelle de biomarqueurs enzymatiques chez le gammare dans un bassin versant agricole drainé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Microplastic dynamics along an extreme flood event in a peri-urban stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Friceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Hénine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649146v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert des microplastiques dans un bassin agricole (Orgeval)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">EAU’listic : Évaluation intégrée de l’impact écologique de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de restitution du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIREN-Seine, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210270v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of deep infiltrations in subsurface drained agricultural system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Dynamique des microplastiques à l’exutoire d’un bassin versant périurbain : Effet des conditions hydrologiques et des événements extrêmes de crue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Friceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR PES 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543155v1</w:t>
+                <w:t xml:space="preserve">hal-05395188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi sur le long terme de la contamination d’un petit cours d’eau par les pesticides : variabilités inter et infra annuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfert des microplastiques dans un bassin agricole (Orgeval)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Blanchoud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Célestine Bessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sira Traoré</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e Congrès Groupe Français de recherches sur les PesticideS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRA WALLONIE, May 2022, NAMUR, Belgique</w:t>
+              <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948092v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term research observatory of the Critical Zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Characterization of deep infiltrations in subsurface drained agricultural system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOGEOMON 2022 10th International Symposium on Ecosystem Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065528v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans le bassin de l’Orgeval</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparaison spécifique, spatiale et temporelle de biomarqueurs enzymatiques chez le gammare dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'Orgeval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, En distanciel, France</w:t>
+              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEFA, Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525182v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of hydrological signatures to characterize the hydrological functioning of catchments from the OZCAR French Critical Zone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Suivi sur le long terme de la contamination d’un petit cours d’eau par les pesticides : variabilités inter et infra annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">50e Congrès Groupe Français de recherches sur les PesticideS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRA WALLONIE, May 2022, NAMUR, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412247v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mercier</w:t>
+                <w:t xml:space="preserve">Microplastiques dans le bassin de l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Ninja Stratmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'Orgeval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738049v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Long-term research observatory of the Critical Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIOGEOMON 2022 10th International Symposium on Ecosystem Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tartu (Estonie), Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of hydrological signatures to characterize the hydrological functioning of catchments from the OZCAR French Critical Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ansart</w:t>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Barral</w:t>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the impacts of land use and sedimentary structures on hydrobiogeochemical functioning in nested catchments (Orgeval CZO, France): continuous monitoring of carbon fluxes (DIC, DOC, POC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Oracle Orgeval: a long term and multidisciplinary research observatory of the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
+              <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392420v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of pesticide ecotoxicity through interspecies comparaison of individual and population biomarkers in gammarids caged in a drained agricultural catchment (Oracle Observatory)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OZCAR TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prey-predator interactions disrupted by a fungicide (boscalid) and an insecticide (imidacloprid) at environmentally realistic concentrations: the case of gammarus-holocentropus pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting on Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Chania Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un suivi écologique pour évaluer l’impact de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+                <w:t xml:space="preserve">Identifying the impacts of land use and sedimentary structures on hydrobiogeochemical functioning in nested catchments (Orgeval CZO, France): continuous monitoring of carbon fluxes (DIC, DOC, POC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira El Meouch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
+              <w:t xml:space="preserve">OZCAR TERENO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649099v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altérations des relations proie-prédateur par un fongicide (Boscalid) et un insecticide (Imidacloprid) a des concentrations environnementalement réalistes : cas du couple gammare-holocentropus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Mise en place d’un suivi écologique pour évaluer l’impact de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira El Meouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+              <w:t xml:space="preserve">Société d’Écotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649106v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and fluxes of microplastics in the watercourses of an agricultural subcatchment (Avenelles)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Célestine Bessaire</w:t>
+                <w:t xml:space="preserve">Altérations des relations proie-prédateur par un fongicide (Boscalid) et un insecticide (Imidacloprid) a des concentrations environnementalement réalistes : cas du couple gammare-holocentropus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Séville, Spain. </w:t>
+              <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676103v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'écotoxicité de la saisonnalité des pesticides à l'échelle individuelle/populationnelle chez deux espèces de gammares dans un contexte de bassin versant agricole drainé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+                <w:t xml:space="preserve">Transfer and fluxes of microplastics in the watercourses of an agricultural subcatchment (Avenelles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Friceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Bessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Séville, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649129v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant drainé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l'écotoxicité de la saisonnalité des pesticides à l'échelle individuelle/populationnelle chez deux espèces de gammares dans un contexte de bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Société Française d’Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187317v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level assessment of the ecotoxicity of pesticide seasonality in two gammarid species in a drained agricultural catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417370v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant agricole drainé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Multi-level assessment of the ecotoxicity of pesticide seasonality in two gammarid species in a drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. congrès du Groupe français de recherches sur les pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362268v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2020)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séraphin Pierre</w:t>
+                <w:t xml:space="preserve">Évaluation multi-niveaux de l'écotoxicité de la saisonnalité des pesticides chez deux espèces de gammares dans un bassin versant agricole drainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference Strasbourg, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">51. congrès du Groupe français de recherches sur les pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533447v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphin Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference Strasbourg, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Validation des données haute fréquence sur l'observatoire ORACLE. Réseau des bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau des bassins versants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4039,2191 +4673,2435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Manuel d'utilisation (v2022.r3046)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257395v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Description des fichiers utilisés par les exécutables (v2022.r3046)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257407v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles contaminations par les pesticides et leur utilisation comme traceur des masses d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des préleveurs passifs pour la caractérisation de la contamination par les pesticides sur le bassin de l’Orgeval et comparaison avec les méthodes directes d’échantillonnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferreux Teo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (14)</w:t>
+        <w:t xml:space="preserve">Rapport (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2022-2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">EAU’listic : Évaluation intégrée de l’impact écologique de la saisonnalité des transferts de pesticides vers les cours d’eau dans un contexte de bassin versant agricole drainé - Premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2023</w:t>
+              <w:t xml:space="preserve">A4B2 PIREN-Seine, INRAE - HYCAR. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04395031v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2021-2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Quantification des flux de carbone (DIC, DOC, POC) dans des bassins versants emboîtés (Orgeval, France) : influences de l’utilisation du sol et de la géologie sur les dynamiques spatiales et temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2022</w:t>
+              <w:t xml:space="preserve">A5B2 PIREN-Seine, MINES Paris - PSL, Centre de Géosciences. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04394210v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2020-2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Nespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2021</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394221v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2019-2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2021-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394247v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de suivi &amp;quot;MOnitoring LOcal des échanges NAppe Rivière&amp;quot; du bassin de l’Orgeval</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Mines Paris-PSL. 2019</w:t>
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2020-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Derlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02492144v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2019-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Nespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Derlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">IRSTEA. 2019, pp.90</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394307v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la contamination du milieu par les pesticides : études sur le long terme et prise en compte des éléments du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vol. 2 : Flux dans le continuum Homme-Terre-Mer, PIREN-Seine; Zones Ateliers Seine. 2019, pp.74-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2018-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRSTEA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2016-2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRSTEA. 2017, pp.86</w:t>
+              <w:t xml:space="preserve">IRSTEA. 2019, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394324v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2015-2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
+                <w:t xml:space="preserve">Réseau de suivi &amp;quot;MOnitoring LOcal des échanges NAppe Rivière&amp;quot; du bassin de l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRSTEA. 2016, pp.86</w:t>
+              <w:t xml:space="preserve">Mines Paris-PSL. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04394326v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2014-2015</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2016-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRSTEA. 2015</w:t>
+              <w:t xml:space="preserve">IRSTEA. 2017, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394330v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement d'échelle des processus biogéochimiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2015-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">IRSTEA UR HYCAR. 2014, pp.121-124</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Derlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRSTEA. 2016, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357453v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2013-2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2014-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRSTEA. 2014, pp.92</w:t>
+              <w:t xml:space="preserve">IRSTEA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394335v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2013-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Derlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRSTEA. 2014, pp.92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement d'échelle des processus biogéochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRSTEA UR HYCAR. 2014, pp.121-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bassin versant de l'Orgeval. Observatoire de recherche ORACLE. Annuaire graphique des données de base de l'année hydrologique 2012-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Derlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRSTEA. 2013, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6291,51 +7169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6329277A"/>
+    <w:nsid w:val="4086CCB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6522,51 +7400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-blanchouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1850-5096" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04404699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR033999" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-6153-2017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine H&#233;nine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10593" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Wangermez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210270v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20229" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065528v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03525182v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Ninja Stratmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390381v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Meouch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649106v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#234;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649129v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362268v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257395v5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257407v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357996v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreux Teo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Nespoulet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394247v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394324v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394330v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357453v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394335v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-blanchouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1850-5096" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606227v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2026.02.018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04404699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR033999" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-6153-2017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Wangermez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387883v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine H&#233;nine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10593" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395188v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20229" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948092v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03525182v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Ninja Stratmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Benoit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303664v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Meouch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#234;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649129v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257395v5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257407v4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357996v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357625v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreux Teo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607541v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395031v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Nespoulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Derlet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999610v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394338v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>