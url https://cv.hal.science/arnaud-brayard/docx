--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -268,273 +268,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permian-Triassic extinctions and rediversifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ammonoids and quantitative biochronology - A unitary association perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44, Springer Netherlands, pp.465-473, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_17⟩</w:t>
+              <w:t xml:space="preserve">, 44, Springer, pp.277-298, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186051v1</w:t>
+                <w:t xml:space="preserve">hal-01186045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Trends of Triassic Ammonoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biogeography of Triassic ammonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgane Brosse</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44, Springer, pp.25-50, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_2⟩</w:t>
+              <w:t xml:space="preserve">, 44, Springer, pp.163-187, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185853v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostratigraphy of Triassic ammonoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Balini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -575,299 +614,260 @@
               <w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, Springer, pp.329-388, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonoids and quantitative biochronology - A unitary association perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permian-Triassic extinctions and rediversifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44, Springer, pp.277-298, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
+              <w:t xml:space="preserve">, 44, Springer Netherlands, pp.465-473, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186045v1</w:t>
+                <w:t xml:space="preserve">hal-01186051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography of Triassic ammonoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary Trends of Triassic Ammonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Escarguel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bucher</w:t>
+                <w:t xml:space="preserve">Morgane Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44, Springer, pp.163-187, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
+              <w:t xml:space="preserve">, 44, Springer, pp.25-50, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186042v1</w:t>
+                <w:t xml:space="preserve">hal-01185853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeobiogeography of Austral echinoid faunas: a first quantitative approach.</w:t>
               </w:r>
@@ -1069,554 +1069,554 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clade-specific elemental signatures across an Early Triassic marine fauna pave the way for deciphering the affinities of unidentifiable fossils.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Dienerian ammonoids and nautiloids and a new late Griesbachian ammonoid site from the Dinwoody Formation (Thaynes Group) at Crittenden Springs, Elko County, Nevada.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
+                <w:t xml:space="preserve">Takumi Maekawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+                <w:t xml:space="preserve">Yasunari Shigeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+                <w:t xml:space="preserve">David Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Mexico Museum of Natural History and Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97, pp.1-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230457v1</w:t>
+                <w:t xml:space="preserve">hal-04913286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography after Permian/Triassic boundary crisis resulted from a complex combination of functional and dispersal mechanisms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochronology of the Early Triassic based on coupled Bayesian zircon eruption age and Bayesian age-depth models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ovtcharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua H.F.L. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Guenser</w:t>
+                <w:t xml:space="preserve">Huyue Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Leu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+                <w:t xml:space="preserve">Xiaokang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lethaia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18261/let.58.3.2⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (44), pp.e2509247122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2509247122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308559v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Dienerian ammonoids and nautiloids and a new late Griesbachian ammonoid site from the Dinwoody Formation (Thaynes Group) at Crittenden Springs, Elko County, Nevada.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James F. Jenks</w:t>
+                <w:t xml:space="preserve">Clade-specific elemental signatures across an Early Triassic marine fauna pave the way for deciphering the affinities of unidentifiable fossils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takumi Maekawa</w:t>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasunari Shigeta</w:t>
+                <w:t xml:space="preserve">Sebastian Schöder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ware</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Mexico Museum of Natural History and Science Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913286v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochronology of the Early Triassic based on coupled Bayesian zircon eruption age and Bayesian age-depth models.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeography after Permian/Triassic boundary crisis resulted from a complex combination of functional and dispersal mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ovtcharova</w:t>
+                <w:t xml:space="preserve">Pauline Guenser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua H.F.L. Davies</w:t>
+                <w:t xml:space="preserve">Marc Leu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huyue Song</w:t>
+                <w:t xml:space="preserve">Néo Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaokang Liu</w:t>
+                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (44), pp.e2509247122. </w:t>
+              <w:t xml:space="preserve">Lethaia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (3), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2509247122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18261/let.58.3.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346736v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presumed chaetetids in Smithian (early Olenekian, Early Triassic) microbial-sponge limestones, Rock Canyon, Arizona, USA</w:t>
               </w:r>
@@ -1749,90 +1749,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological complexity promotes origination and extinction rates in ammonoids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyi Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Korn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (23), pp.5587-5594.e2. </w:t>
@@ -1864,377 +1864,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873080v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Pyrite iron isotope compositions track local sedimentation conditions through the Smithian-Spathian transition (Early Triassic, Utah, USA)” [Palaeogeography, Palaeoclimatology, Palaeoecology, 617 (2023), 1–16].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Early Triassic crinoid from Nevada questions the origin and palaeobiogeographical history of dadocrinids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Decraene</w:t>
+                <w:t xml:space="preserve">Christopher Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111636⟩</w:t>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (1), pp.155-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4202/app.01042.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156093v1</w:t>
+                <w:t xml:space="preserve">hal-04095689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Early Triassic crinoid from Nevada questions the origin and palaeobiogeographical history of dadocrinids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Pyrite iron isotope compositions track local sedimentation conditions through the Smithian-Spathian transition (Early Triassic, Utah, USA)” [Palaeogeography, Palaeoclimatology, Palaeoecology, 617 (2023), 1–16].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Decraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Durlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68 (1), pp.155-166. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 623, pp.111636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4202/app.01042.2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095689v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrite iron isotope compositions track local sedimentation conditions through the Smithian-Spathian transition (Early Triassic, Utah, USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Decraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 617, pp.111507. </w:t>
@@ -2272,51 +2272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paris Biota decapod (Arthropoda) fauna and the diversity of Triassic decapods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2324,51 +2324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-29. </w:t>
@@ -2540,90 +2540,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Griesbachian (early Triassic) ammonoids and nautiloids from the Dinwoody Formation at Crittenden Springs, Elko County, Nevada.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takumi Maekawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasunari Shigeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2691,64 +2691,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher P A Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2812,51 +2812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latest Smithian (Early Triassic) ammonoid assemblages in Utah (western USA basin) and their implications for regional biostratigraphy, biogeography and placement of the Smithian/Spathian boundary.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,51 +2946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of early Triassic Thylacocephala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3063,90 +3063,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological soil crusts as modern analogs for the Archean continental biosphere: insights from carbon and nitrogen isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Giraldo-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3236,51 +3236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3344,51 +3344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smithian (Early Triassic) ammonoid faunas from Timor: taxonomy and biochronology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jattiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3448,90 +3448,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new brittle star (Ophiuroidea: Ophiodermatina) from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Thuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54, pp.55-61. </w:t>
@@ -3686,64 +3686,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword for the thematic issue “The Paris Biota (Bear Lake County, Idaho, USA): an exceptional window on the Early Triassic marine life”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3790,51 +3790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from beautiful monsters: phylogenetic and morphogenetic implications of left-right asymmetry in ammonoid shells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jattiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4080,64 +4080,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54, pp.37-43. </w:t>
@@ -4169,412 +4169,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple sulfur isotope signals associated with the late Smithian event and the Smithian/Spathian boundary.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+                <w:t xml:space="preserve">A new Griesbachian-Dienerian (Induan, Early Triassic) ammonoid fauna from Gujiao, South China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ware</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 195, pp.96-113. </w:t>
+              <w:t xml:space="preserve">Journal of Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (1), pp.48-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jpa.2018.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270774v1</w:t>
+                <w:t xml:space="preserve">hal-01986349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Griesbachian-Dienerian (Induan, Early Triassic) ammonoid fauna from Gujiao, South China.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A late-surviving Triassic protomonaxonid sponge from the Paris Biota (Bear Lake County, Idaho, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haijun Song</w:t>
+                <w:t xml:space="preserve">Joseph P. Botting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ware</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93 (1), pp.48-71. </w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, pp.5-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jpa.2018.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986349v1</w:t>
+                <w:t xml:space="preserve">hal-02168369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A late-surviving Triassic protomonaxonid sponge from the Paris Biota (Bear Lake County, Idaho, USA).</w:t>
+                <w:t xml:space="preserve">Deciphering the exceptional preservation of the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph P. Botting</w:t>
+                <w:t xml:space="preserve">Miguel Iniesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 54, pp.5-11. </w:t>
+              <w:t xml:space="preserve">, 2019, 54, pp.81-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168369v1</w:t>
+                <w:t xml:space="preserve">hal-02168504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new holocrinid (Articulata) from the Paris Biota (Bear Lake County, Idaho, USA) highlights the high diversity of Early Triassic crinoids.</w:t>
               </w:r>
@@ -4586,51 +4586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4688,243 +4688,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the exceptional preservation of the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple sulfur isotope signals associated with the late Smithian event and the Smithian/Spathian boundary.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Iniesto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+                <w:t xml:space="preserve">S. Elmeknassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54, pp.81-93. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 195, pp.96-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168504v1</w:t>
+                <w:t xml:space="preserve">hal-02270774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonoids and nautiloids from the earliest Spathian Paris Biota and other early Spathian localities in southeastern Idaho, USA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54, pp.13-36. </w:t>
@@ -5122,64 +5122,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5498,51 +5498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smithian (Early Triassic) ammonoids from Crittenden Springs, Elko County, Nevada: taxonomy, biostratigraphy and biogeography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5574,563 +5574,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeobiogeographical distribution of Smithian (Early Triassic) ammonoid faunas within the western USA basin and its controlling parameters.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bucher</w:t>
+                <w:t xml:space="preserve">Late Smithian microbial deposits and their lateral marine fossiliferous limestones (Early Triassic, Hurricane Cliffs, Utah, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Caravaca</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bylund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (6), pp.881-904. </w:t>
+              <w:t xml:space="preserve">Facies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (2), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pala.12375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10347-018-0526-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905729v1</w:t>
+                <w:t xml:space="preserve">hal-01748441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superstesaster promissor gen. et sp. nov., a new starfish (Echinodermata, Asteroidea) from the Early Triassic of Utah, USA, filling a major gap in the phylogeny of asteroids.</w:t>
+                <w:t xml:space="preserve">An Early Triassic gladius associated with soft tissue remains from Idaho, USA - a squid-like coleoid cephalopod at the onset of Mesozoic Era.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Villier</w:t>
+                <w:t xml:space="preserve">Larisa A. Doguzhaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurel J. Krumenacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Jenks</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (5), pp.395-415. </w:t>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (2), pp.341-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14772019.2017.1308972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4202/app.00393.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694010v1</w:t>
+                <w:t xml:space="preserve">hal-01822513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Smithian microbial deposits and their lateral marine fossiliferous limestones (Early Triassic, Hurricane Cliffs, Utah, USA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Jenks</w:t>
+                <w:t xml:space="preserve">Superstesaster promissor gen. et sp. nov., a new starfish (Echinodermata, Asteroidea) from the Early Triassic of Utah, USA, filling a major gap in the phylogeny of asteroids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Villier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10347-018-0526-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (5), pp.395-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2017.1308972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01748441v1</w:t>
+                <w:t xml:space="preserve">hal-01694010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Early Triassic gladius associated with soft tissue remains from Idaho, USA - a squid-like coleoid cephalopod at the onset of Mesozoic Era.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larisa A. Doguzhaeva</w:t>
+                <w:t xml:space="preserve">Palaeobiogeographical distribution of Smithian (Early Triassic) ammonoid faunas within the western USA basin and its controlling parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jattiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">James F. Jenks</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (2), pp.341-355. </w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (6), pp.881-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4202/app.00393.2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pala.12375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822513v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Triassic environmental dynamics and microbial development during the Smithian–Spathian transition (Lower Weber Canyon, Utah, USA).</w:t>
               </w:r>
@@ -6168,51 +6168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 363, pp.136-151. </w:t>
@@ -6250,51 +6250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rapoport effect and the climatic variability hypothesis in Early Jurassic ammonites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Zacaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6512,338 +6512,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01737118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smithian ammonoid faunas from northeastern Nevada: implications for Early Triassic biostratigraphy and correlation within the western USA basin.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bucher</w:t>
+                <w:t xml:space="preserve">Reproductive strategy as a piece of the biogeographic puzzle: a case study using Antarctic sea stars (Echinodermata, Asteroidea).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Agüera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontographica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/pala/2017/0070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (4), pp.848-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585001v1</w:t>
+                <w:t xml:space="preserve">hal-01501245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive strategy as a piece of the biogeographic puzzle: a case study using Antarctic sea stars (Echinodermata, Asteroidea).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonio Agüera</w:t>
+                <w:t xml:space="preserve">Smithian ammonoid faunas from northeastern Nevada: implications for Early Triassic biostratigraphy and correlation within the western USA basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jattiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44 (4), pp.848-860. </w:t>
+              <w:t xml:space="preserve">Palaeontographica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 309 (1-6), pp.1-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.12965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/pala/2017/0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501245v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic conservatism of species range size is the combined outcome of phylogeny and environmental stability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Zacaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6933,51 +6933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Triassic fluctuations of the global carbon cycle: New evidence from paired carbon isotopes in the western USA basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7080,64 +7080,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph P. Botting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7182,996 +7182,996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of the genus Anasibirites Mojsisovics (Ammonoidea): An iconic and cosmopolitan taxon of the late Smithian (Early Triassic) extinction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bucher</w:t>
+                <w:t xml:space="preserve">A diagenetic control on the Early Triassic Smithian-Spathian carbon isotopic excursions recorded in the marine settings of the Thaynes Group (Utah, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">James F. Jenks</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spp2.1036⟩</w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (3), pp.220-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282981v1</w:t>
+                <w:t xml:space="preserve">hal-01300445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diagenetic control on the Early Triassic Smithian-Spathian carbon isotopic excursions recorded in the marine settings of the Thaynes Group (Utah, USA).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+                <w:t xml:space="preserve">Revision of the genus Anasibirites Mojsisovics (Ammonoidea): An iconic and cosmopolitan taxon of the late Smithian (Early Triassic) extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jattiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (3), pp.220-236. </w:t>
+              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (1), pp.155-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gbi.12174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/spp2.1036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300445v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised stratigraphic range of the Toarcian ammonite genus Porpoceras Buckman, 1911.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+                <w:t xml:space="preserve">External controls on the distribution, fabrics and mineralization of modern microbial mats in a coastal hypersaline lagoon, Cayo Coco (Cuba).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/g2016n4a3⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (4), pp.972-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477189v1</w:t>
+                <w:t xml:space="preserve">hal-01319426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External controls on the distribution, fabrics and mineralization of modern microbial mats in a coastal hypersaline lagoon, Cayo Coco (Cuba).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dupraz</w:t>
+                <w:t xml:space="preserve">Gauging scale effects and biogeographical signals in similarity distance decay analyses: an Early Jurassic ammonite case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dommergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Meister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (5), pp.671-687 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pala.12250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.12246⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01319426v1</w:t>
+                <w:t xml:space="preserve">hal-01356327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauging scale effects and biogeographical signals in similarity distance decay analyses: an Early Jurassic ammonite case study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+                <w:t xml:space="preserve">Permian-Triassic Osteichthyes (bony fishes): diversity dynamics and body size evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha B. Koot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilja Kogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla V. Minikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pala.12250⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (1), pp.106-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356327v1</w:t>
+                <w:t xml:space="preserve">hal-01253154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permian-Triassic Osteichthyes (bony fishes): diversity dynamics and body size evolution.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alla V. Minikh</w:t>
+                <w:t xml:space="preserve">Proteroctopus ribeti in coleoid evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (6), pp.767-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pala.12265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.12161⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01253154v1</w:t>
+                <w:t xml:space="preserve">hal-01396856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteroctopus ribeti in coleoid evolution.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revised stratigraphic range of the Toarcian ammonite genus Porpoceras Buckman, 1911.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jattiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 59 (6), pp.767-773. </w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (4), pp.505-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pala.12265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/g2016n4a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396856v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced development of lacustrine microbialites on gravity flow deposits, Great Salt Lake, Utah, USA.</w:t>
               </w:r>
@@ -8464,64 +8464,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (4), pp.600-626. </w:t>
@@ -8610,64 +8610,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62 (3), pp.753-792. </w:t>
@@ -8731,64 +8731,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Nützel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8877,51 +8877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jattiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8968,64 +8968,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution biochronology and diversity dynamics of the Early Triassic ammonoid recovery: the Dienerian faunas of the Northern Indian Margin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9124,77 +9124,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 151 (5), pp.938-955. </w:t>
@@ -9366,90 +9366,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globacrochordiceras gen. nov. (Acrochordiceratidae, late Early Triassic) and its significance for stress-induced evolutionary jumps in ammonoid lineages (cephalopods)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitteilungen aus dem Museum für Naturkunde in Berlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (2), pp.197-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9535,51 +9535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter A. Hochuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 339 (6123), pp.1033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9755,51 +9755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untangling phylogenetic, geometric and ornamental imprints on Early Triassic ammonoid biogeography: a similarity distance decay study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lethaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (1), pp.19-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9845,77 +9845,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonoid recovery after the Permian-Triassic mass extinction: a re-exploration of morphological and phylogenetic diversity patterns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9988,51 +9988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel A. Stephen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10090,286 +10090,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Triassic conodont clusters from South China: revision of the architecture of the 15 element apparatuses of the superfamily Gondolelloidea.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochronologie à haute résolution et événements globaux: exemple des ammonoïdes du Trias inférieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Stratigraphie, 122, pp.21-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734971v1</w:t>
+                <w:t xml:space="preserve">hal-01114873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochronologie à haute résolution et événements globaux: exemple des ammonoïdes du Trias inférieur</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early Triassic conodont clusters from South China: revision of the architecture of the 15 element apparatuses of the superfamily Gondolelloidea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Urdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (5), pp.1021-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2012.01174.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114873v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity is not (and never has been) a bed of roses!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10609,51 +10609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Nützel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10966,320 +10966,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution biochronology and diversity dynamics of the Early Triassic ammonoid recovery: the Smithian faunas of the Northern Indian Margin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Smithian (Early Triassic) ammonoids from Crittenden Springs, Elko County, Nevada: implications for taxonomy, biostratigraphy and biogeography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brühwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goudemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Mexico Museum of Natural History and Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.1-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525416v1</w:t>
+                <w:t xml:space="preserve">hal-00488646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Smithian (Early Triassic) ammonoids from Crittenden Springs, Elko County, Nevada: implications for taxonomy, biostratigraphy and biogeography.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James F. Jenks</w:t>
+                <w:t xml:space="preserve">High-resolution biochronology and diversity dynamics of the Early Triassic ammonoid recovery: the Smithian faunas of the Northern Indian Margin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bucher</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goudemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Mexico Museum of Natural History and Science Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 297 (2), pp.491-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488646v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smithian and Spathian (Early Triassic) ammonoid assemblages from terranes: paleoceanographic and paleogeographic implications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brühwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11377,51 +11377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (2-3), pp.167-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11461,321 +11461,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guodunites, a low-palaeolatitude and trans-Panthalassic Smithian (Early Triassic) ammonoid genus.</w:t>
+                <w:t xml:space="preserve">Good genes and good luck: ammonoid diversity and the End-Permian mass extinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brühwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52 (2), pp.471-481. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 325 (5944), pp.1118-1121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2009.00855.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1174638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367000v1</w:t>
+                <w:t xml:space="preserve">hal-00412260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good genes and good luck: ammonoid diversity and the End-Permian mass extinction</w:t>
+                <w:t xml:space="preserve">Guodunites, a low-palaeolatitude and trans-Panthalassic Smithian (Early Triassic) ammonoid genus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Jenks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 325 (5944), pp.1118-1121. </w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (2), pp.471-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1174638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2009.00855.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412260v1</w:t>
+                <w:t xml:space="preserve">hal-00367000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Early Triassic outer platform paleoenvironments in the Nanpanjiang Basin (South China) and their significance for the biotic recovery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11972,51 +11972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brühwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuang Guodun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12063,77 +12063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary rates do not drive latitudinal diversity gradients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (1), pp.82-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12179,77 +12179,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary rates do not drive latitudinal diversity gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46, pp.82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12287,51 +12287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smithian (Early Triassic) ammonoid faunas from northwestern Guangxi (South China): Taxonomy and Biochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fossils and Strata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Fossils and Strata, 55, pp.1-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12404,51 +12404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter A. Hochuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Weissert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12493,643 +12493,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of the Early Triassic carbon cycle perturbations inferred from new U–Pb ages and ammonoid biochronozones</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ammonoid shell structures of primary organic composition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urs Schaltegger</w:t>
+                <w:t xml:space="preserve">Christian Klug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Korn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.023⟩</w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (6), pp.1463-1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2007.00722.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174356v1</w:t>
+                <w:t xml:space="preserve">hal-00510578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonoid shell structures of primary organic composition.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Günter Schweigert</w:t>
+                <w:t xml:space="preserve">Smithian-Spathian boundary event: evidence for global climatic change in the wake of the end-Permian biotic crisis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galfetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A. Hochuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Weissert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2007.00722.x⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (4), pp.291-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G23117A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510578v1</w:t>
+                <w:t xml:space="preserve">hal-00510576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smithian-Spathian boundary event: evidence for global climatic change in the wake of the end-Permian biotic crisis.</w:t>
+                <w:t xml:space="preserve">Timing of the Early Triassic carbon cycle perturbations inferred from new U–Pb ages and ammonoid biochronozones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter A. Hochuli</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ovtcharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Schaltegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helmut Weissert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G23117A.1⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 258 (3-4), pp.593-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510576v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of the Early Triassic carbon cycle perturbations inferred from new U–Pb ages and ammonoid biochronozones.</w:t>
+                <w:t xml:space="preserve">Timing of the Early Triassic carbon cycle perturbations inferred from new U–Pb ages and ammonoid biochronozones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ovtcharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Schaltegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 258 (3-4), pp.593-604. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+              <w:t xml:space="preserve">, 2007, 258, pp.593-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510427v1</w:t>
+                <w:t xml:space="preserve">hal-00174356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biogeography of Early Triassic ammonoid faunas: clusters, gradients, and networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (6), pp.749-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13188,51 +13188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Early Triassic climate change: Insights from carbonate carbon isotopes, sedimentary evolution and ammonoid paleobiogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13321,90 +13321,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of recovery from the end-Permian extinction: Geochronologic and biostratigraphic constraints from south China: comment and reply.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter A. Hochuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Schaltegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ovtcharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13449,466 +13449,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMMONOID SHELL STRUCTURES OF PRIMARY ORGANIC COMPOSITION</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Günter Schweigert</w:t>
+                <w:t xml:space="preserve">Late Early Triassic climate change: Insights from carbonate carbon isotopes, sedimentary evolution and ammonoid paleobiogeography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galfetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A. Hochuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Weissert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2007.00722.x⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 243 (3-4), pp.394-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00300036v1</w:t>
+                <w:t xml:space="preserve">hal-00510265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Early Triassic climate change: Insights from carbonate carbon isotopes, sedimentary evolution and ammonoid paleobiogeography.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The biogeography of Early Triassic ammonoid faunas: Clusters, gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.014⟩</w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.749-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2007.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510265v1</w:t>
+                <w:t xml:space="preserve">hal-00293715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biogeography of Early Triassic ammonoid faunas: Clusters, gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMMONOID SHELL STRUCTURES OF PRIMARY ORGANIC COMPOSITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Klug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Korn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2007.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2007.00722.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293715v1</w:t>
+                <w:t xml:space="preserve">hal-00300036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proharpoceras Chao: a new ammonoid lineage surviving the end-Permian mass extinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brühwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14010,64 +14010,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14169,51 +14169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin-Soleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14264,64 +14264,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Early Triassic ammonoid recovery: paleoclimatic significance of diversity gradients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14410,64 +14410,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14543,77 +14543,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Early to Middle Triassic U-Pb ages from South China: calibration with ammonoid biochronozones and implications for the timing of the Triassic biotic recovery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ovtcharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Schaltegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14689,77 +14689,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Early to Middle Triassic U–Pb ages from South China: Calibration with ammonoid biochronozones and implications for the timing of the Triassic biotic recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ovtcharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Schaltegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14861,51 +14861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin-Soleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14965,64 +14965,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latitudinal gradient of taxonomic richness: combined outcome of temperature and geographic mid-domains effects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 43 (3), pp.178-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15213,64 +15213,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Biota: At the dawn of modern marine faunas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15308,90 +15308,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside out exceptionally preserved Jurassic cephalopods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15740,51 +15740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
@@ -15858,51 +15858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the local controling factors over the Early Triassic paired carbon isotopoes fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16385,51 +16385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05187188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394361830.ch8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361830.ch8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05344286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186051v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_17" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185853v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186049v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Balini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Meier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pierrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP381.6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329498" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05308559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;o Nicollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.58.3.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04913286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Maekawa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunari Shigeta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ware" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05346736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ovtcharova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H.F.L. Davies" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyue Song" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2509247122" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuiliere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Jenks" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Bylund" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.58.2.6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04873080v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyi Miao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Korn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.10.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04156093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Decraene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111636" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01042.2022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111507" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jenks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bylund" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2022.34" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latutrie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Tajika" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/agp.2021.139308" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P A Smith" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99056-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Bylund" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2021.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/15188" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couradeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giraldo-Silva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2019.2144" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/pala/2020/0096" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thuy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Algeo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richoz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102877" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376780v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urdy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1538-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pace" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12499" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elmeknassi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.06.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986349v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Song" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2018.46" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Botting" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Iniesto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270798v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Orchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laishi Zhao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.02.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;riau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168478v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Argyriou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel J. Krumenacker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848947v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Caravaca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756817000164" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905729v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12375" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694010v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1308972" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01748441v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-018-0526-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa A. Doguzhaeva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.00393.2017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.11.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900414v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12389" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01737118v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hallot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2018.03.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585001v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/pala/2017/0070" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501245v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jossart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ag&#252;era" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12965" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13043" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01547080v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.05.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477318v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Krumenacker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602159" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282981v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1036" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5WB6PF2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300445v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12174" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB3FHRWB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477189v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n4a3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319426v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupraz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12246" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1G9ZX0Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356327v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12250" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha B. Koot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Kogan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla V. Minikh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12161" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-89VLNDRL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12265" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326530v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulder" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.05.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396662v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5511-2016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345780v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.2663" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6B4HNGM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133951v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12166" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141883v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N&#252;tzel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.03.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T5G3S7J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118718v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2014.13" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208524v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schneebeli-Hermann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.09.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756813000988" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997272v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hofmann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hautmann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12076" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851965v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmng.201300010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798553v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Hochuli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232924" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834984v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12088" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-098BP18S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2012.00317.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHZTCV5H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801076v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2012-084" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919130v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Stephen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-013-0058-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734971v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2012.01174.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114873v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598290v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.02.006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKX2HC90-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619014v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.05.009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGVMHGD4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553327v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kaim" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31765Y.1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628213v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jenks" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1264" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454137v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30553.1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525416v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.09.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSP8MS1V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488646v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413667v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.05.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJDP9N17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367182v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.09.002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52KD3J5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367000v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2009.00855.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412260v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1174638" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498088v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galfetti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Weissert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.12.008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10BNQR4N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325397v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bucher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362427v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuang Guodun" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2008.00796.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497235v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2007.00443.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HP1Z80XL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335989v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496730v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/9781405186667-2008" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173717v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23117A.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174356v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Schaltegger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.023" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9TWXD6N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510578v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klug" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweigert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2007.00722.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510576v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510427v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505419v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2007.06.002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4JR3V0H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173746v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.08.014" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJDZR0V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505431v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23609C.1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300036v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510265v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293715v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173558v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2007.00012.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LGBKDGK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145585v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.02.003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QGNZXDT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150009v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crasquin-Soleau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511387v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147039v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511946v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.042" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MW24GSQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143903v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511399v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/5850" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180263v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2005.00311.178&#8211;188" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373443v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rubi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaubliaux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588129v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044301v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308253v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2016AM-281340" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922918v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922923v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922909v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20260.83843" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922899v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13549.95208" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00254879v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05187188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394361830.ch8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361830.ch8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05344286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_11" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186042v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Balini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Meier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_17" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pierrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP381.6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04913286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Maekawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunari Shigeta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ware" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05346736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ovtcharova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H.F.L. Davies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyue Song" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2509247122" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329498" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05308559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;o Nicollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.58.3.2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuiliere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Jenks" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Bylund" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.58.2.6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04873080v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyi Miao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Korn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.10.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01042.2022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04156093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Decraene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111636" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111507" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jenks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bylund" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2022.34" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latutrie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Tajika" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/agp.2021.139308" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P A Smith" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99056-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Bylund" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2021.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/15188" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couradeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giraldo-Silva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2019.2144" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/pala/2020/0096" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thuy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Algeo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richoz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102877" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376780v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urdy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1538-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pace" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12499" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Song" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2018.46" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168369v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Botting" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168504v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Iniesto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270774v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elmeknassi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.06.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270798v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Orchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laishi Zhao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.02.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;riau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168478v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Argyriou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel J. Krumenacker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848947v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Caravaca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756817000164" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01748441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-018-0526-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822513v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa A. Doguzhaeva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.00393.2017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694010v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1308972" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12375" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.11.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900414v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12389" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01737118v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hallot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2018.03.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jossart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ag&#252;era" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12965" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585001v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/pala/2017/0070" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13043" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01547080v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.05.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477318v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Krumenacker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602159" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12174" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB3FHRWB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282981v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1036" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5WB6PF2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319426v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupraz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12246" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1G9ZX0Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356327v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12250" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253154v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha B. Koot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Kogan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla V. Minikh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12161" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-89VLNDRL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396856v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12265" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477189v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n4a3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326530v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulder" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.05.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396662v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5511-2016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345780v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.2663" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6B4HNGM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133951v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12166" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141883v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N&#252;tzel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.03.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T5G3S7J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118718v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2014.13" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208524v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schneebeli-Hermann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.09.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756813000988" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997272v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hofmann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hautmann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12076" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851965v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmng.201300010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798553v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Hochuli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232924" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834984v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12088" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-098BP18S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2012.00317.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHZTCV5H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801076v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2012-084" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919130v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Stephen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-013-0058-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114873v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734971v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2012.01174.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598290v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.02.006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKX2HC90-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619014v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.05.009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGVMHGD4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553327v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kaim" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31765Y.1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628213v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jenks" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1264" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454137v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30553.1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488646v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525416v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.09.001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSP8MS1V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413667v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.05.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJDP9N17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367182v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.09.002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52KD3J5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412260v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1174638" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367000v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2009.00855.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498088v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galfetti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Weissert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.12.008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10BNQR4N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325397v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bucher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362427v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuang Guodun" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2008.00796.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497235v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2007.00443.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HP1Z80XL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335989v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496730v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/9781405186667-2008" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173717v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23117A.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510578v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klug" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweigert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2007.00722.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510576v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510427v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Schaltegger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.023" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9TWXD6N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174356v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505419v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2007.06.002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4JR3V0H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173746v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.08.014" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJDZR0V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505431v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23609C.1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510265v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293715v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300036v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173558v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2007.00012.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LGBKDGK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145585v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.02.003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QGNZXDT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150009v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crasquin-Soleau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511387v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147039v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511946v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.042" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MW24GSQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143903v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511399v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/5850" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180263v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2005.00311.178&#8211;188" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373443v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rubi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaubliaux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588129v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044301v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308253v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2016AM-281340" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922918v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922923v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922909v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20260.83843" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922899v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13549.95208" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00254879v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>