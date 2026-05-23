--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -268,606 +268,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonoids and quantitative biochronology - A unitary association perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permian-Triassic extinctions and rediversifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44, Springer, pp.277-298, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_11⟩</w:t>
+              <w:t xml:space="preserve">, 44, Springer Netherlands, pp.465-473, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186045v1</w:t>
+                <w:t xml:space="preserve">hal-01186051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography of Triassic ammonoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary Trends of Triassic Ammonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Escarguel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bucher</w:t>
+                <w:t xml:space="preserve">Morgane Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44, Springer, pp.163-187, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_7⟩</w:t>
+              <w:t xml:space="preserve">, 44, Springer, pp.25-50, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186042v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostratigraphy of Triassic ammonoids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James F. Jenks</w:t>
+                <w:t xml:space="preserve">Ammonoids and quantitative biochronology - A unitary association perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Monnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maximiliano Meier</w:t>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44, Springer, pp.329-388, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_13⟩</w:t>
+              <w:t xml:space="preserve">, 44, Springer, pp.277-298, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186049v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permian-Triassic extinctions and rediversifications</w:t>
+                <w:t xml:space="preserve">Biogeography of Triassic ammonoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44, Springer Netherlands, pp.465-473, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_17⟩</w:t>
+              <w:t xml:space="preserve">, 44, Springer, pp.163-187, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186051v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Trends of Triassic Ammonoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biostratigraphy of Triassic ammonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Balini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Brosse</w:t>
+                <w:t xml:space="preserve">Maximiliano Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44, Springer, pp.25-50, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
+              <w:t xml:space="preserve">, 44, Springer, pp.329-388, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185853v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeobiogeography of Austral echinoid faunas: a first quantitative approach.</w:t>
               </w:r>
@@ -1069,554 +1069,554 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Dienerian ammonoids and nautiloids and a new late Griesbachian ammonoid site from the Dinwoody Formation (Thaynes Group) at Crittenden Springs, Elko County, Nevada.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clade-specific elemental signatures across an Early Triassic marine fauna pave the way for deciphering the affinities of unidentifiable fossils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takumi Maekawa</w:t>
+                <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasunari Shigeta</w:t>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ware</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schöder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Mexico Museum of Natural History and Science Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913286v1</w:t>
+                <w:t xml:space="preserve">hal-05230457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochronology of the Early Triassic based on coupled Bayesian zircon eruption age and Bayesian age-depth models.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeography after Permian/Triassic boundary crisis resulted from a complex combination of functional and dispersal mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huyue Song</w:t>
+                <w:t xml:space="preserve">Pauline Guenser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaokang Liu</w:t>
+                <w:t xml:space="preserve">Marc Leu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néo Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2509247122⟩</w:t>
+              <w:t xml:space="preserve">Lethaia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (3), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18261/let.58.3.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346736v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clade-specific elemental signatures across an Early Triassic marine fauna pave the way for deciphering the affinities of unidentifiable fossils.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geochronology of the Early Triassic based on coupled Bayesian zircon eruption age and Bayesian age-depth models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">Xu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Schöder</w:t>
+                <w:t xml:space="preserve">Maria Ovtcharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+                <w:t xml:space="preserve">Joshua H.F.L. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyue Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329498⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (44), pp.e2509247122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2509247122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230457v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography after Permian/Triassic boundary crisis resulted from a complex combination of functional and dispersal mechanisms.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Leu</w:t>
+                <w:t xml:space="preserve">Early Dienerian ammonoids and nautiloids and a new late Griesbachian ammonoid site from the Dinwoody Formation (Thaynes Group) at Crittenden Springs, Elko County, Nevada.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néo Nicollet</w:t>
+                <w:t xml:space="preserve">Takumi Maekawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+                <w:t xml:space="preserve">Yasunari Shigeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lethaia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Mexico Museum of Natural History and Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97, pp.1-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308559v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presumed chaetetids in Smithian (early Olenekian, Early Triassic) microbial-sponge limestones, Rock Canyon, Arizona, USA</w:t>
               </w:r>
@@ -1749,90 +1749,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological complexity promotes origination and extinction rates in ammonoids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyi Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Korn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (23), pp.5587-5594.e2. </w:t>
@@ -1864,459 +1864,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873080v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Early Triassic crinoid from Nevada questions the origin and palaeobiogeographical history of dadocrinids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pyrite iron isotope compositions track local sedimentation conditions through the Smithian-Spathian transition (Early Triassic, Utah, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Decraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Durlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4202/app.01042.2022⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 617, pp.111507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095689v1</w:t>
+                <w:t xml:space="preserve">hal-04095680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Pyrite iron isotope compositions track local sedimentation conditions through the Smithian-Spathian transition (Early Triassic, Utah, USA)” [Palaeogeography, Palaeoclimatology, Palaeoecology, 617 (2023), 1–16].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Decraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 623, pp.111636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrite iron isotope compositions track local sedimentation conditions through the Smithian-Spathian transition (Early Triassic, Utah, USA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bouvier</w:t>
+                <w:t xml:space="preserve">A new Early Triassic crinoid from Nevada questions the origin and palaeobiogeographical history of dadocrinids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 617, pp.111507. </w:t>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (1), pp.155-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4202/app.01042.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095680v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paris Biota decapod (Arthropoda) fauna and the diversity of Triassic decapods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2324,51 +2324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-29. </w:t>
@@ -2540,90 +2540,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Griesbachian (early Triassic) ammonoids and nautiloids from the Dinwoody Formation at Crittenden Springs, Elko County, Nevada.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takumi Maekawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasunari Shigeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2691,64 +2691,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher P A Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2812,51 +2812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latest Smithian (Early Triassic) ammonoid assemblages in Utah (western USA basin) and their implications for regional biostratigraphy, biogeography and placement of the Smithian/Spathian boundary.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,51 +2946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of early Triassic Thylacocephala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3063,90 +3063,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological soil crusts as modern analogs for the Archean continental biosphere: insights from carbon and nitrogen isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Giraldo-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3236,51 +3236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3344,51 +3344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smithian (Early Triassic) ammonoid faunas from Timor: taxonomy and biochronology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jattiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3448,90 +3448,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new brittle star (Ophiuroidea: Ophiodermatina) from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Thuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54, pp.55-61. </w:t>
@@ -3563,1554 +3563,1554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Smithian-Spathian boundary: a critical juncture in the Early Triassic recovery of marine ecosystems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Griesbachian-Dienerian (Induan, Early Triassic) ammonoid fauna from Gujiao, South China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas J. Algeo</w:t>
+                <w:t xml:space="preserve">Haijun Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Richoz</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102877⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (1), pp.48-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jpa.2018.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270741v1</w:t>
+                <w:t xml:space="preserve">hal-01986349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword for the thematic issue “The Paris Biota (Bear Lake County, Idaho, USA): an exceptional window on the Early Triassic marine life”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A late-surviving Triassic protomonaxonid sponge from the Paris Biota (Bear Lake County, Idaho, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph P. Botting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 54, pp.1-3. </w:t>
+              <w:t xml:space="preserve">, 2019, 54, pp.5-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155113v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from beautiful monsters: phylogenetic and morphogenetic implications of left-right asymmetry in ammonoid shells.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Deciphering the exceptional preservation of the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Iniesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-019-1538-5⟩</w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, pp.81-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376780v1</w:t>
+                <w:t xml:space="preserve">hal-02168504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lacustrine microbial carbonate factory of the successive Lake Bonneville and Great Salt Lake, Utah, USA.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new holocrinid (Articulata) from the Paris Biota (Bear Lake County, Idaho, USA) highlights the high diversity of Early Triassic crinoids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adeline Roche</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12499⟩</w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062168v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New thylacocephalans from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+                <w:t xml:space="preserve">Multiple sulfur isotope signals associated with the late Smithian event and the Smithian/Spathian boundary.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elmeknassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 195, pp.96-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168426v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Griesbachian-Dienerian (Induan, Early Triassic) ammonoid fauna from Gujiao, South China.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haijun Song</w:t>
+                <w:t xml:space="preserve">The Smithian-Spathian boundary: a critical juncture in the Early Triassic recovery of marine ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J. Algeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Ware</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Richoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jpa.2018.46⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 195, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986349v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A late-surviving Triassic protomonaxonid sponge from the Paris Biota (Bear Lake County, Idaho, USA).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foreword for the thematic issue “The Paris Biota (Bear Lake County, Idaho, USA): an exceptional window on the Early Triassic marine life”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 54, pp.5-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.006⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 54, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168369v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the exceptional preservation of the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Learning from beautiful monsters: phylogenetic and morphogenetic implications of left-right asymmetry in ammonoid shells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jattiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Urdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.002⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-019-1538-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168504v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new holocrinid (Articulata) from the Paris Biota (Bear Lake County, Idaho, USA) highlights the high diversity of Early Triassic crinoids.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The lacustrine microbial carbonate factory of the successive Lake Bonneville and Great Salt Lake, Utah, USA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.003⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (1), pp.165-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168450v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple sulfur isotope signals associated with the late Smithian event and the Smithian/Spathian boundary.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+                <w:t xml:space="preserve">New thylacocephalans from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 195, pp.96-113. </w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, pp.37-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270774v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonoids and nautiloids from the earliest Spathian Paris Biota and other early Spathian localities in southeastern Idaho, USA.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Smithian/Spathian boundary (late Early Triassic): a review of ammonoid, conodont, and carbon-isotopic criteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J. Algeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laishi Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.007⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 195, pp.7-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168391v1</w:t>
+                <w:t xml:space="preserve">hal-02270798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Smithian/Spathian boundary (late Early Triassic): a review of ammonoid, conodont, and carbon-isotopic criteria.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ammonoids and nautiloids from the earliest Spathian Paris Biota and other early Spathian localities in southeastern Idaho, USA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laishi Zhao</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 195, pp.7-36. </w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, pp.13-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270798v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glow in the dark: use of synchrotron μXRF trace elemental mapping and multispectral macro-imaging on fossils from the Paris Biota (Bear Lake County, Idaho, USA).</w:t>
               </w:r>
@@ -5122,64 +5122,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5358,4292 +5358,4304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling factors for differential subsidence in the Sonoma Foreland Basin (Early Triassic, western USA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Rapoport effect and the climatic variability hypothesis in Early Jurassic ammonites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Caravaca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+                <w:t xml:space="preserve">Rémi Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Guiraud</w:t>
+                <w:t xml:space="preserve">Jean-Louis Dommergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+                <w:t xml:space="preserve">Christian Meister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 155 (6), pp.1305 - 1329. </w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (6), pp.963-980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0016756817000164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pala.12389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848947v1</w:t>
+                <w:t xml:space="preserve">hal-01900414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smithian (Early Triassic) ammonoids from Crittenden Springs, Elko County, Nevada: taxonomy, biostratigraphy and biogeography.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The indosinian orogeny: A perspective from sedimentary archives of north Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Mexico Museum of Natural History and Science Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.352-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2018.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715492v1</w:t>
+                <w:t xml:space="preserve">insu-01737118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Smithian microbial deposits and their lateral marine fossiliferous limestones (Early Triassic, Hurricane Cliffs, Utah, USA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+                <w:t xml:space="preserve">Controlling factors for differential subsidence in the Sonoma Foreland Basin (Early Triassic, western USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Caravaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">James Jenks</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10347-018-0526-3⟩</w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155 (6), pp.1305 - 1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756817000164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01748441v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Early Triassic gladius associated with soft tissue remains from Idaho, USA - a squid-like coleoid cephalopod at the onset of Mesozoic Era.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larisa A. Doguzhaeva</w:t>
+                <w:t xml:space="preserve">Smithian (Early Triassic) ammonoids from Crittenden Springs, Elko County, Nevada: taxonomy, biostratigraphy and biogeography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Mexico Museum of Natural History and Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78, pp.1-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822513v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superstesaster promissor gen. et sp. nov., a new starfish (Echinodermata, Asteroidea) from the Early Triassic of Utah, USA, filling a major gap in the phylogeny of asteroids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Villier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (5), pp.395-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14772019.2017.1308972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeobiogeographical distribution of Smithian (Early Triassic) ammonoid faunas within the western USA basin and its controlling parameters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jattiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (6), pp.881-904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pala.12375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Triassic environmental dynamics and microbial development during the Smithian–Spathian transition (Lower Weber Canyon, Utah, USA).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+                <w:t xml:space="preserve">An Early Triassic gladius associated with soft tissue remains from Idaho, USA - a squid-like coleoid cephalopod at the onset of Mesozoic Era.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa A. Doguzhaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurel J. Krumenacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.11.009⟩</w:t>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (2), pp.341-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4202/app.00393.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659686v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rapoport effect and the climatic variability hypothesis in Early Jurassic ammonites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Meister</w:t>
+                <w:t xml:space="preserve">Late Smithian microbial deposits and their lateral marine fossiliferous limestones (Early Triassic, Hurricane Cliffs, Utah, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bylund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pala.12389⟩</w:t>
+              <w:t xml:space="preserve">Facies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (2), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10347-018-0526-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900414v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01748441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The indosinian orogeny: A perspective from sedimentary archives of north Vietnam</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Triassic environmental dynamics and microbial development during the Smithian–Spathian transition (Lower Weber Canyon, Utah, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Dabard</w:t>
+                <w:t xml:space="preserve">Anne-Sabine Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Caravaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 158, pp.352-380. </w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 363, pp.136-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2018.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01737118v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive strategy as a piece of the biogeographic puzzle: a case study using Antarctic sea stars (Echinodermata, Asteroidea).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Triassic fluctuations of the global carbon cycle: New evidence from paired carbon isotopes in the western USA basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Caravaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Moreau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+                <w:t xml:space="preserve">Théophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.12965⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154, pp.10-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2017.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501245v1</w:t>
+                <w:t xml:space="preserve">hal-01547080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smithian ammonoid faunas from northeastern Nevada: implications for Early Triassic biostratigraphy and correlation within the western USA basin.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected Early Triassic marine ecosystem and the rise of the Modern evolutionary fauna.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Krumenacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph P. Botting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Jenks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontographica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/pala/2017/0070⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (2), pp.e1602159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1602159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585001v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic conservatism of species range size is the combined outcome of phylogeny and environmental stability.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+                <w:t xml:space="preserve">Smithian ammonoid faunas from northeastern Nevada: implications for Early Triassic biostratigraphy and correlation within the western USA basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jattiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dommergues</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13043⟩</w:t>
+              <w:t xml:space="preserve">Palaeontographica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 309 (1-6), pp.1-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/pala/2017/0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630998v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Triassic fluctuations of the global carbon cycle: New evidence from paired carbon isotopes in the western USA basin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+                <w:t xml:space="preserve">Reproductive strategy as a piece of the biogeographic puzzle: a case study using Antarctic sea stars (Echinodermata, Asteroidea).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Cocquerez</w:t>
+                <w:t xml:space="preserve">Quentin Jossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Agüera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2017.05.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (4), pp.848-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547080v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Early Triassic marine ecosystem and the rise of the Modern evolutionary fauna.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic conservatism of species range size is the combined outcome of phylogeny and environmental stability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dommergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (2), pp.e1602159. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (11), pp.2451-2462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1602159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477318v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diagenetic control on the Early Triassic Smithian-Spathian carbon isotopic excursions recorded in the marine settings of the Thaynes Group (Utah, USA).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+                <w:t xml:space="preserve">Linking the distribution of microbial deposits from the Great Salt Lake (Utah, USA) to tectonic and climatic processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Bour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+                <w:t xml:space="preserve">Julien Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12174⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (19), pp.5511-5526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-5511-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300445v1</w:t>
+                <w:t xml:space="preserve">hal-01396662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of the genus Anasibirites Mojsisovics (Ammonoidea): An iconic and cosmopolitan taxon of the late Smithian (Early Triassic) extinction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bucher</w:t>
+                <w:t xml:space="preserve">Evolution of depositional settings in the Torrey area during the Smithian (Early Triassic, Utah, USA) and their significance for the biotic recovery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">James F. Jenks</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spp2.1036⟩</w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (4), pp.600-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gj.2663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282981v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External controls on the distribution, fabrics and mineralization of modern microbial mats in a coastal hypersaline lagoon, Cayo Coco (Cuba).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bouton</w:t>
+                <w:t xml:space="preserve">A diagenetic control on the Early Triassic Smithian-Spathian carbon isotopic excursions recorded in the marine settings of the Thaynes Group (Utah, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dupraz</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (3), pp.220-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.12246⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319426v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauging scale effects and biogeographical signals in similarity distance decay analyses: an Early Jurassic ammonite case study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+                <w:t xml:space="preserve">Revision of the genus Anasibirites Mojsisovics (Ammonoidea): An iconic and cosmopolitan taxon of the late Smithian (Early Triassic) extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jattiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (1), pp.155-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spp2.1036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pala.12250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01356327v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permian-Triassic Osteichthyes (bony fishes): diversity dynamics and body size evolution.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilja Kogan</w:t>
+                <w:t xml:space="preserve">Revised stratigraphic range of the Toarcian ammonite genus Porpoceras Buckman, 1911.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jattiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12161⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (4), pp.505-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/g2016n4a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253154v1</w:t>
+                <w:t xml:space="preserve">hal-01477189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteroctopus ribeti in coleoid evolution.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fernandez</w:t>
+                <w:t xml:space="preserve">Permian-Triassic Osteichthyes (bony fishes): diversity dynamics and body size evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha B. Koot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilja Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla V. Minikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pala.12265⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (1), pp.106-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396856v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised stratigraphic range of the Toarcian ammonite genus Porpoceras Buckman, 1911.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proteroctopus ribeti in coleoid evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38 (4), pp.505-513. </w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (6), pp.767-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/g2016n4a3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pala.12265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477189v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced development of lacustrine microbialites on gravity flow deposits, Great Salt Lake, Utah, USA.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+                <w:t xml:space="preserve">Gauging scale effects and biogeographical signals in similarity distance decay analyses: an Early Jurassic ammonite case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dommergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Meister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (5), pp.671-687 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pala.12250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326530v1</w:t>
+                <w:t xml:space="preserve">hal-01356327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the distribution of microbial deposits from the Great Salt Lake (Utah, USA) to tectonic and climatic processes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">External controls on the distribution, fabrics and mineralization of modern microbial mats in a coastal hypersaline lagoon, Cayo Coco (Cuba).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (4), pp.972-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-5511-2016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01396662v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of depositional settings in the Torrey area during the Smithian (Early Triassic, Utah, USA) and their significance for the biotic recovery.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+                <w:t xml:space="preserve">Enhanced development of lacustrine microbialites on gravity flow deposits, Great Salt Lake, Utah, USA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gj.2663⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 341, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345780v1</w:t>
+                <w:t xml:space="preserve">hal-01326530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial deposits in the aftermath of the end-Permian mass extinction: a diverging case from the Mineral Mountains (Utah, USA).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+                <w:t xml:space="preserve">Gladius-bearing coleoids from the Upper Cretaceous Lebanese Lagerstätten: diversity, morphology, and phylogenetic implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jattiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 62 (3), pp.753-792. </w:t>
+              <w:t xml:space="preserve">Journal of Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (1), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.12166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jpa.2014.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133951v1</w:t>
+                <w:t xml:space="preserve">hal-01118718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Triassic Gulliver gastropods: Spatio-temporal distribution and significance for biotic recovery after the end-Permian mass extinction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution biochronology and diversity dynamics of the Early Triassic ammonoid recovery: the Dienerian faunas of the Northern Indian Margin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Nützel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elke Schneebeli-Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2015.03.005⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 440, pp.363-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141883v1</w:t>
+                <w:t xml:space="preserve">hal-01208524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladius-bearing coleoids from the Upper Cretaceous Lebanese Lagerstätten: diversity, morphology, and phylogenetic implications.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Jattiot</w:t>
+                <w:t xml:space="preserve">Microbial deposits in the aftermath of the end-Permian mass extinction: a diverging case from the Mineral Mountains (Utah, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 89 (1), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (3), pp.753-792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jpa.2014.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sed.12166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118718v1</w:t>
+                <w:t xml:space="preserve">hal-01133951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution biochronology and diversity dynamics of the Early Triassic ammonoid recovery: the Dienerian faunas of the Northern Indian Margin.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Triassic Gulliver gastropods: Spatio-temporal distribution and significance for biotic recovery after the end-Permian mass extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Schneebeli-Hermann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Nützel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 146, pp.31-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2015.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.09.013⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208524v1</w:t>
+                <w:t xml:space="preserve">hal-01141883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smithian shoreline migrations and depositional settings in Timpoweap Canyon (Early Triassic, Utah, USA).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+                <w:t xml:space="preserve">Recovery of benthic marine communities from the end-Permian mass extinction at the low latitudes of eastern Panthalassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Nützel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756813000988⟩</w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (3), pp.547-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pala.12076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063743v1</w:t>
+                <w:t xml:space="preserve">hal-00997272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of benthic marine communities from the end-Permian mass extinction at the low latitudes of eastern Panthalassa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Hautmann</w:t>
+                <w:t xml:space="preserve">Smithian shoreline migrations and depositional settings in Timpoweap Canyon (Early Triassic, Utah, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Nützel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57 (3), pp.547-589. </w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 151 (5), pp.938-955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pala.12076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0016756813000988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997272v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globacrochordiceras gen. nov. (Acrochordiceratidae, late Early Triassic) and its significance for stress-induced evolutionary jumps in ammonoid lineages (cephalopods)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Monnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitteilungen aus dem Museum für Naturkunde in Berlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (2), pp.197-215. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mmng.201300010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Lethally hot temperatures during the Early Triassic greenhouse&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter A. Hochuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 339 (6123), pp.1033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1232924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative biogeography of echinoids, bivalves and gastropods from the Southern Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9675,5396 +9687,5396 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (7), pp.1374-1385. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untangling phylogenetic, geometric and ornamental imprints on Early Triassic ammonoid biogeography: a similarity distance decay study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lethaia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (1), pp.19-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1502-3931.2012.00317.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonoid recovery after the Permian-Triassic mass extinction: a re-exploration of morphological and phylogenetic diversity patterns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Geological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 170 (2), pp.225-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/jgs2012-084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smithian ammonoid faunas from Utah: implications for Early Triassic biostratigraphy, correlation and basinal paleogeography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel A. Stephen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 132 (2), pp.141-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13358-013-0058-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochronologie à haute résolution et événements globaux: exemple des ammonoïdes du Trias inférieur</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early Triassic conodont clusters from South China: revision of the architecture of the 15 element apparatuses of the superfamily Gondolelloidea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Urdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (5), pp.1021-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2012.01174.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114873v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Triassic conodont clusters from South China: revision of the architecture of the 15 element apparatuses of the superfamily Gondolelloidea.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochronologie à haute résolution et événements globaux: exemple des ammonoïdes du Trias inférieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Stratigraphie, 122, pp.21-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734971v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity is not (and never has been) a bed of roses!</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient metazoan reefs in the aftermath of the end-Permian mass extinction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin G. Bylund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Jenks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.02.006⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (10), pp.693-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO1264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00598290v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonite paleobiogeography during the Pliensbachian-Toarcian crisis (Early Jurassic) reflecting paleoclimate, eustasy, and extinctions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity is not (and never has been) a bed of roses!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+                <w:t xml:space="preserve">Serge Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 78 (3-4), pp.92-105. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (5-6), pp.351-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619014v1</w:t>
+                <w:t xml:space="preserve">hal-00598290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastropod evidence against the Early Triassic Lilliput effect: REPLY.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ammonite paleobiogeography during the Pliensbachian-Toarcian crisis (Early Jurassic) reflecting paleoclimate, eustasy, and extinctions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dommergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (1), pp.e233. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (3-4), pp.92-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G31765Y.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553327v1</w:t>
+                <w:t xml:space="preserve">hal-00619014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient metazoan reefs in the aftermath of the end-Permian mass extinction.</w:t>
+                <w:t xml:space="preserve">Gastropod evidence against the Early Triassic Lilliput effect: REPLY.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jim Jenks</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Nützel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NGEO1264⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (1), pp.e233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G31765Y.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628213v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastropod evidence against the Early Triassic Lilliput effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Nützel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel A. Stephen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin G. Bylund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (2), pp.147-150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G30553.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Smithian (Early Triassic) ammonoids from Crittenden Springs, Elko County, Nevada: implications for taxonomy, biostratigraphy and biogeography.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James F. Jenks</w:t>
+                <w:t xml:space="preserve">High-resolution biochronology and diversity dynamics of the Early Triassic ammonoid recovery: the Smithian faunas of the Northern Indian Margin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bucher</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goudemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Mexico Museum of Natural History and Science Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 297 (2), pp.491-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488646v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution biochronology and diversity dynamics of the Early Triassic ammonoid recovery: the Smithian faunas of the Northern Indian Margin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">New Smithian (Early Triassic) ammonoids from Crittenden Springs, Elko County, Nevada: implications for taxonomy, biostratigraphy and biogeography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brühwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goudemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Mexico Museum of Natural History and Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.1-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00525416v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smithian and Spathian (Early Triassic) ammonoid assemblages from terranes: paleoceanographic and paleogeographic implications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brühwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (6), pp.420-433. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2008.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Ammonoïdes (Mollusca, Cephalopoda) : avancées et contributions récentes à la paléobiologie évolutive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (2-3), pp.167-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2008.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good genes and good luck: ammonoid diversity and the End-Permian mass extinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brühwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 325 (5944), pp.1118-1121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1174638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guodunites, a low-palaeolatitude and trans-Panthalassic Smithian (Early Triassic) ammonoid genus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brühwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Jenks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52 (2), pp.471-481. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2009.00855.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Early Triassic outer platform paleoenvironments in the Nanpanjiang Basin (South China) and their significance for the biotic recovery.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolutionary rates do not drive latitudinal diversity gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46, pp.82-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00498088v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Smithian (Early Triassic) ammonoid faunas from northwestern Guangxi (South China): taxonomy and biochronology</w:t>
+                <w:t xml:space="preserve">Smithian (Early Triassic) ammonoid faunas from northwestern Guangxi (South China): Taxonomy and Biochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Bucher</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lethaia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fossils and Strata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Fossils and Strata, 55, pp.1-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18261/9781405186667-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325397v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griesbachian and Dienerian (Early Triassic) ammonoid faunas from Northwestern Guangxi and Southern Guizhou (South China)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolution of Early Triassic outer platform paleoenvironments in the Nanpanjiang Basin (South China) and their significance for the biotic recovery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galfetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A. Hochuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Weissert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2008.00796.x⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 204 (1-2), pp.36-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2007.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362427v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary rates do not drive latitudinal diversity gradients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (1), pp.82-86. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0469.2007.00443.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0469.2007.00443.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary rates do not drive latitudinal diversity gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+                <w:t xml:space="preserve">Griesbachian and Dienerian (Early Triassic) ammonoid faunas from Northwestern Guangxi and Southern Guizhou (South China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brühwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuang Guodun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (5), pp.1151-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2008.00796.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335989v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smithian (Early Triassic) ammonoid faunas from northwestern Guangxi (South China): Taxonomy and Biochronology</w:t>
+                <w:t xml:space="preserve">New Smithian (Early Triassic) ammonoid faunas from northwestern Guangxi (South China): taxonomy and biochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bucher</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fossils and Strata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lethaia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (41), pp.179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18261/9781405186667-2008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00496730v1</w:t>
+                <w:t xml:space="preserve">hal-00325397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smithian-Spathian boundary event: Evidence for global climatic change in the wake of the end-Permian biotic crisis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Proharpoceras Chao: a new ammonoid lineage surviving the end-Permian mass extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Helmut Weissert</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lethaia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.175-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1502-3931.2007.00012.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G23117A.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00173717v1</w:t>
+                <w:t xml:space="preserve">hal-00173558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonoid shell structures of primary organic composition.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Günter Schweigert</w:t>
+                <w:t xml:space="preserve">Smithian-Spathian boundary event: Evidence for global climatic change in the wake of the end-Permian biotic crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galfetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A. Hochuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Weissert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 50 (6), pp.1463-1478. </w:t>
+              <w:t xml:space="preserve">Geological Society of America.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (4), pp.291-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2007.00722.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G23117A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510578v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smithian-Spathian boundary event: evidence for global climatic change in the wake of the end-Permian biotic crisis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Timing of the Early Triassic carbon cycle perturbations inferred from new U–Pb ages and ammonoid biochronozones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter A. Hochuli</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ovtcharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Schaltegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helmut Weissert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G23117A.1⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 258, pp.593-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510576v1</w:t>
+                <w:t xml:space="preserve">hal-00174356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of the Early Triassic carbon cycle perturbations inferred from new U–Pb ages and ammonoid biochronozones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ovtcharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Schaltegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 258 (3-4), pp.593-604. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.023⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of the Early Triassic carbon cycle perturbations inferred from new U–Pb ages and ammonoid biochronozones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Urs Schaltegger</w:t>
+                <w:t xml:space="preserve">Ammonoid shell structures of primary organic composition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Klug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Korn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.023⟩</w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (6), pp.1463-1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2007.00722.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174356v1</w:t>
+                <w:t xml:space="preserve">hal-00510578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biogeography of Early Triassic ammonoid faunas: clusters, gradients, and networks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smithian-Spathian boundary event: evidence for global climatic change in the wake of the end-Permian biotic crisis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galfetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A. Hochuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Weissert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2007.06.002⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (4), pp.291-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G23117A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00505419v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Early Triassic climate change: Insights from carbonate carbon isotopes, sedimentary evolution and ammonoid paleobiogeography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The biogeography of Early Triassic ammonoid faunas: clusters, gradients, and networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (6), pp.749-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2007.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00173746v1</w:t>
+                <w:t xml:space="preserve">hal-00505419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of recovery from the end-Permian extinction: Geochronologic and biostratigraphic constraints from south China: comment and reply.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Late Early Triassic climate change: Insights from carbonate carbon isotopes, sedimentary evolution and ammonoid paleobiogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galfetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter A. Hochuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Galfetti</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Weissert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 243, pp.394-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G23609C.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00505431v1</w:t>
+                <w:t xml:space="preserve">hal-00173746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Early Triassic climate change: Insights from carbonate carbon isotopes, sedimentary evolution and ammonoid paleobiogeography.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Timing of recovery from the end-Permian extinction: Geochronologic and biostratigraphic constraints from south China: comment and reply.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A. Hochuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Schaltegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ovtcharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galfetti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helmut Weissert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.014⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.e135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G23609C.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00510265v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biogeography of Early Triassic ammonoid faunas: Clusters, gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMMONOID SHELL STRUCTURES OF PRIMARY ORGANIC COMPOSITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Klug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Korn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2007.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2007.00722.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00293715v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMMONOID SHELL STRUCTURES OF PRIMARY ORGANIC COMPOSITION</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Günter Schweigert</w:t>
+                <w:t xml:space="preserve">Late Early Triassic climate change: Insights from carbonate carbon isotopes, sedimentary evolution and ammonoid paleobiogeography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galfetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A. Hochuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Weissert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2007.00722.x⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 243 (3-4), pp.394-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300036v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proharpoceras Chao: a new ammonoid lineage surviving the end-Permian mass extinction</w:t>
+                <w:t xml:space="preserve">The biogeography of Early Triassic ammonoid faunas: Clusters, gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lethaia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1502-3931.2007.00012.x⟩</w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.749-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2007.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173558v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeoecological changes after the end-permian mass extinction: early Triassic ostracods from northwestern Guangxi Province, South China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin-Soleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galfetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t>
+              <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 112 (1), pp.55-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13130/2039-4942/5850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00145585v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PALEOECOLOGICAL CHANGES AFTER THE END-PERMIAN MASS EXTINCTION: EARLY TRIASSIC OSTRACODS FROM NORTHWERSTERN GUANGXI PROVINCE, SOUTH CHINA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Crasquin-Soleau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 239 (3-4), pp.374-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00150009v1</w:t>
+                <w:t xml:space="preserve">hal-00145585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Triassic ammonoid recovery: paleoclimatic significance of diversity gradients.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PALEOECOLOGICAL CHANGES AFTER THE END-PERMIAN MASS EXTINCTION: EARLY TRIASSIC OSTRACODS FROM NORTHWERSTERN GUANGXI PROVINCE, SOUTH CHINA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin-Soleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galfetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 112 (1), pp.55-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00511387v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t>
+                <w:t xml:space="preserve">The Early Triassic ammonoid recovery: paleoclimatic significance of diversity gradients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 239, pp.374-395. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+              <w:t xml:space="preserve">, 2006, 239 (3-4), pp.374-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147039v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Early to Middle Triassic U-Pb ages from South China: calibration with ammonoid biochronozones and implications for the timing of the Triassic biotic recovery.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.01.042⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 239, pp.374-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00511946v1</w:t>
+                <w:t xml:space="preserve">hal-00147039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Early to Middle Triassic U–Pb ages from South China: Calibration with ammonoid biochronozones and implications for the timing of the Triassic biotic recovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">New Early to Middle Triassic U-Pb ages from South China: calibration with ammonoid biochronozones and implications for the timing of the Triassic biotic recovery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ovtcharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Schaltegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 243, pp.463-475. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+              <w:t xml:space="preserve">, 2006, 243 (3-4), pp.463-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143903v1</w:t>
+                <w:t xml:space="preserve">hal-00511946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoecological changes after the end-permian mass extinction: early Triassic ostracods from northwestern Guangxi Province, South China</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">New Early to Middle Triassic U–Pb ages from South China: Calibration with ammonoid biochronozones and implications for the timing of the Triassic biotic recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ovtcharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Schaltegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 243, pp.463-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.01.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13130/2039-4942/5850⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00511399v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latitudinal gradient of taxonomic richness: combined outcome of temperature and geographic mid-domains effects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 43 (3), pp.178-188. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0469.2005.00311.178–188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15074,91 +15086,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New sedimentological and stratigraphical data on the Permian and Triassic in northeastern Utah, USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Desaubliaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15177,562 +15189,562 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, Czech Republic. pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03373443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Biota: At the dawn of modern marine faunas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside out exceptionally preserved Jurassic cephalopods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric strength: a potential controlling factor over differential subsidence in the Early Triassic Sonoma Foreland Basin (western USA)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSA Annual Meeting in Denver, Colorado, USA - 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society of America, Sep 2016, Denver, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/abs/2016AM-281340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric strenght control over depositional environments and foreland accommodation in the Western USA Basin during the Early Triassic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facies and depositional settings during the Smithin in the Torrey area (Early Triassic, Utah, USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15740,88 +15752,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15831,414 +15843,414 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the local controling factors over the Early Triassic paired carbon isotopoes fluctuations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">New characterization of the Early Triassic Sonoma Foreland basin (western USA) and its controlling factors using multi-scale integrated approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Théophile Cocquerez</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France. , </w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13549.95208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20260.83843⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03922909v1</w:t>
+                <w:t xml:space="preserve">hal-03922899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New characterization of the Early Triassic Sonoma Foreland basin (western USA) and its controlling factors using multi-scale integrated approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Influence of the local controling factors over the Early Triassic paired carbon isotopoes fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France. , </w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20260.83843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13549.95208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03922899v1</w:t>
+                <w:t xml:space="preserve">hal-03922909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonoïdes du Smithien (Trias inférieur) du Nord‐Ouest du Guangxi (Chine du Sud) et modélisation biogéographique de la récupération biotique des ammonoïdes après l'extinction de masse Permien/Trias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Universität Zürich; Université Claude Bernard - Lyon I, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00254879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId390"/>
+      <w:footerReference w:type="default" r:id="rId391"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16385,51 +16397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05187188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394361830.ch8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361830.ch8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05344286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_11" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186042v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Balini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Meier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_17" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pierrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP381.6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04913286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Maekawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunari Shigeta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ware" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05346736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ovtcharova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H.F.L. Davies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyue Song" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2509247122" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329498" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05308559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;o Nicollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.58.3.2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuiliere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Jenks" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Bylund" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.58.2.6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04873080v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyi Miao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Korn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.10.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01042.2022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04156093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Decraene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111636" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111507" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jenks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bylund" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2022.34" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latutrie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Tajika" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/agp.2021.139308" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P A Smith" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99056-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Bylund" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2021.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/15188" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couradeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giraldo-Silva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2019.2144" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/pala/2020/0096" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thuy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Algeo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richoz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102877" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376780v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urdy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1538-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pace" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12499" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Song" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2018.46" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168369v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Botting" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168504v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Iniesto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270774v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elmeknassi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.06.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270798v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Orchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laishi Zhao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.02.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;riau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168478v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Argyriou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel J. Krumenacker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848947v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Caravaca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756817000164" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01748441v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-018-0526-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822513v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa A. Doguzhaeva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.00393.2017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694010v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1308972" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12375" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.11.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900414v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12389" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01737118v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hallot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2018.03.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jossart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ag&#252;era" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12965" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585001v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/pala/2017/0070" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13043" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01547080v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.05.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477318v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Krumenacker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602159" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12174" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB3FHRWB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282981v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1036" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5WB6PF2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319426v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupraz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12246" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1G9ZX0Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356327v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12250" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253154v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha B. Koot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Kogan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla V. Minikh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12161" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-89VLNDRL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396856v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12265" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477189v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n4a3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326530v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulder" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.05.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396662v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5511-2016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345780v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.2663" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6B4HNGM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133951v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12166" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141883v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N&#252;tzel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.03.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T5G3S7J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118718v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2014.13" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208524v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schneebeli-Hermann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.09.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756813000988" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997272v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hofmann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hautmann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12076" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851965v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmng.201300010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798553v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Hochuli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232924" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834984v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12088" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-098BP18S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2012.00317.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHZTCV5H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801076v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2012-084" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919130v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Stephen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-013-0058-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114873v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734971v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2012.01174.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598290v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.02.006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKX2HC90-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619014v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.05.009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGVMHGD4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553327v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kaim" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31765Y.1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628213v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jenks" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1264" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454137v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30553.1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488646v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525416v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.09.001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSP8MS1V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413667v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.05.004" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJDP9N17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367182v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.09.002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52KD3J5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412260v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1174638" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367000v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2009.00855.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498088v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galfetti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Weissert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.12.008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10BNQR4N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325397v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bucher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362427v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuang Guodun" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2008.00796.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497235v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2007.00443.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HP1Z80XL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335989v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496730v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/9781405186667-2008" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173717v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23117A.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510578v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klug" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweigert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2007.00722.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510576v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510427v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Schaltegger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.023" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9TWXD6N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174356v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505419v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2007.06.002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4JR3V0H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173746v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.08.014" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJDZR0V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505431v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23609C.1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510265v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293715v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300036v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173558v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2007.00012.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LGBKDGK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145585v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.02.003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QGNZXDT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150009v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crasquin-Soleau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511387v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147039v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511946v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.042" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MW24GSQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143903v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511399v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/5850" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180263v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2005.00311.178&#8211;188" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373443v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rubi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaubliaux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588129v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044301v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308253v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2016AM-281340" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922918v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922923v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922909v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20260.83843" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922899v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13549.95208" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00254879v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05187188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394361830.ch8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361830.ch8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05344286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186051v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_17" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185853v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_11" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Balini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Meier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_13" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pierrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP381.6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329498" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05308559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;o Nicollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.58.3.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05346736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ovtcharova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H.F.L. Davies" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyue Song" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2509247122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04913286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Maekawa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunari Shigeta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ware" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuiliere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Jenks" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Bylund" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.58.2.6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04873080v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyi Miao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Korn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.10.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Decraene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouvier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111507" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04156093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111636" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01042.2022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jenks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bylund" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2022.34" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latutrie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Tajika" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/agp.2021.139308" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P A Smith" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99056-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Bylund" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2021.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/15188" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couradeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giraldo-Silva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2019.2144" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/pala/2020/0096" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thuy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Song" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2018.46" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Botting" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168504v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Iniesto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168450v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270774v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elmeknassi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.06.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270741v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Algeo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richoz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102877" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155113v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376780v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urdy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1538-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062168v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pace" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12499" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168426v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270798v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Orchard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laishi Zhao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.02.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;riau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168478v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Argyriou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel J. Krumenacker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900414v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12389" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01737118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hallot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2018.03.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Caravaca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756817000164" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715492v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1308972" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905729v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12375" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa A. Doguzhaeva" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.00393.2017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01748441v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-018-0526-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659686v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.11.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01547080v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.05.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477318v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Krumenacker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602159" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/pala/2017/0070" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501245v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jossart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ag&#252;era" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12965" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630998v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13043" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396662v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5511-2016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.2663" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6B4HNGM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300445v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12174" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB3FHRWB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1036" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5WB6PF2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477189v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n4a3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha B. Koot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Kogan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla V. Minikh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12161" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-89VLNDRL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12265" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356327v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12250" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319426v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupraz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12246" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1G9ZX0Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326530v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulder" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.05.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118718v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2014.13" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208524v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schneebeli-Hermann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.09.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133951v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12166" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141883v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N&#252;tzel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.03.005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T5G3S7J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997272v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hofmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hautmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12076" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063743v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756813000988" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-R6ZMP47T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmng.201300010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798553v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Hochuli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232924" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834984v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12088" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-098BP18S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776092v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2012.00317.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHZTCV5H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801076v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2012-084" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919130v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Stephen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-013-0058-y" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734971v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2012.01174.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114873v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628213v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jenks" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1264" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598290v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.02.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKX2HC90-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619014v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.05.009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGVMHGD4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553327v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kaim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31765Y.1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454137v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30553.1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525416v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.09.001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSP8MS1V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488646v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413667v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.05.004" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJDP9N17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367182v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.09.002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52KD3J5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412260v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1174638" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367000v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2009.00855.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335989v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496730v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/9781405186667-2008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498088v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galfetti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Weissert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.12.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10BNQR4N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497235v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2007.00443.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HP1Z80XL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362427v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuang Guodun" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2008.00796.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325397v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bucher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173558v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2007.00012.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LGBKDGK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173717v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23117A.1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174356v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Schaltegger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.023" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9TWXD6N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510427v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510578v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klug" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweigert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2007.00722.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510576v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505419v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2007.06.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4JR3V0H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173746v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.08.014" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJDZR0V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505431v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23609C.1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300036v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510265v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293715v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511399v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crasquin-Soleau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/5850" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145585v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.02.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QGNZXDT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150009v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511387v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147039v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511946v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.042" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MW24GSQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143903v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180263v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2005.00311.178&#8211;188" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373443v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rubi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaubliaux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588129v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044301v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308253v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2016AM-281340" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922918v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922923v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922899v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13549.95208" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922909v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20260.83843" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00254879v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>