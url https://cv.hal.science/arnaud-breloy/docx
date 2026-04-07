--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -230,2860 +230,2860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Bayesian Cramér-Rao Bound with an Application to Covariance Matrix Estimation</w:t>
+                <w:t xml:space="preserve">Regularized maximum likelihood estimation for radio interferometric imaging in the presence of radiofrequency interefences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">Yassine Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2024.3480280⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.109430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770231v1</w:t>
+                <w:t xml:space="preserve">hal-04465053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through the Wall Radar Imaging via Kronecker-structured Huber-type RPCA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Brehier</w:t>
+                <w:t xml:space="preserve">Intrinsic Bayesian Cramér-Rao Bound with an Application to Covariance Matrix Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109228⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70 (12), pp.9261-9276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2024.3480280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234394v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized maximum likelihood estimation for radio interferometric imaging in the presence of radiofrequency interefences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Through the Wall Radar Imaging via Kronecker-structured Huber-type RPCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">Hugo Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 220, pp.109430. </w:t>
+              <w:t xml:space="preserve">, 2024, 214, pp.109228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465053v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Phase Linking in InSAR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phan Viet Hoa Vu</w:t>
+                <w:t xml:space="preserve">Riemannian Optimization for Non-Centered Mixture of Scaled Gaussian Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yajing Yan</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2023.3289338⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.2475-2490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2023.3290354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161539v1</w:t>
+                <w:t xml:space="preserve">hal-04171793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Optimization for Non-Centered Mixture of Scaled Gaussian Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Collas</w:t>
+                <w:t xml:space="preserve">Robust Phase Linking in InSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Viet Hoa Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 71, pp.2475-2490. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2023.3290354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2023.3289338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171793v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust low-rank covariance matrix estimation with a general pattern of missing values</w:t>
+                <w:t xml:space="preserve">Regularized Tapered Sample Covariance Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hippert-Ferrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.N. El Korso</w:t>
+                <w:t xml:space="preserve">Esa Ollila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108460⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.2306-2320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2022.3169269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761376v1</w:t>
+                <w:t xml:space="preserve">hal-04313499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifrequency array calibration in presence of radio frequency interferences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">Robust low-rank covariance matrix estimation with a general pattern of missing values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hippert-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 199, pp.108613. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108613⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 195, pp.108460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953256v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized Tapered Sample Covariance Matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esa Ollila</w:t>
+                <w:t xml:space="preserve">Multifrequency array calibration in presence of radio frequency interferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70, pp.2306-2320. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 199, pp.108613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2022.3169269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313499v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic PCA From Heteroscedastic Signals: Geometric Framework and Application to Clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">Matched and Mismatched Estimation of Kronecker Product of Linearly Structured Scatter Matrices under Elliptical Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 69, pp.6546-6560. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3130997⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 69, pp.603-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3042946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521278v1</w:t>
+                <w:t xml:space="preserve">hal-03039552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Riemannian Framework for Low-Rank Structured Elliptical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69, pp.1185-1199. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3054237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majorization-Minimization on the Stiefel Manifold With Application to Robust Sparse PCA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic PCA From Heteroscedastic Signals: Geometric Framework and Application to Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 69, pp.1507-1520. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3058442⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 69, pp.6546-6560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3130997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313479v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust mean and covariance matrix estimation under heterogeneous mixed-effects model with missing values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Majorization-Minimization on the Stiefel Manifold With Application to Robust Sparse PCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+                <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Nabil El Korso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Daniel Palomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 188, pp.108195. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, pp.1507-1520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3058442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273077v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO Filters based on Robust Rank-Constrained Kronecker Covariance Matrix Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust mean and covariance matrix estimation under heterogeneous mixed-effects model with missing values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 187, pp.108-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108116⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 188, pp.108195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273066v1</w:t>
+                <w:t xml:space="preserve">hal-03273077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matched and Mismatched Estimation of Kronecker Product of Linearly Structured Scatter Matrices under Elliptical Distributions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MIMO Filters based on Robust Rank-Constrained Kronecker Covariance Matrix Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+                <w:t xml:space="preserve">Yongchan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69, pp.603-616. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 187, pp.108-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3042946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039552v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Low-rank Change Detection for SAR Image Time Series</w:t>
+                <w:t xml:space="preserve">On the performance of robust plug-in detectors using M-estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Mian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Collas</w:t>
+                <w:t xml:space="preserve">Gordana Drašković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, pp.3545-3556. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167, pp.107282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2020.2999615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345330v2</w:t>
+                <w:t xml:space="preserve">hal-02399618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of robust plug-in detectors using M-estimators</w:t>
+                <w:t xml:space="preserve">Robust Low-rank Change Detection for SAR Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordana Drašković</w:t>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 167, pp.107282. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.3545-3556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2020.2999615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399618v1</w:t>
+                <w:t xml:space="preserve">hal-02345330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Cramér–Rao bounds for scatter and shape matrices estimation in CES distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection Methods Based on Structured Covariance Matrices for Multivariate SAR Images Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayen Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigaël Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2018.2886700⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (7), pp.1160-1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2018.2890155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975919v1</w:t>
+                <w:t xml:space="preserve">hal-02305115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Asymptotics of Maronna's Robust PCA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gordana Draskovic</w:t>
+                <w:t xml:space="preserve">Robust estimation of structured scatter matrices in (mis)matched models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165, pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.06.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2019.2932877⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02399630v1</w:t>
+                <w:t xml:space="preserve">hal-04472842v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Performance of Complex M-estimators for Multivariate Location and Scatter Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Asymptotic Performance of Complex $M$ -Estimators for Multivariate Location and Scatter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (2), pp.367-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/lsp.2019.2891201⟩</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2891201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968961v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Signal Subspace Estimation with Compound Gaussian Sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrinsic Cramér–Rao bounds for scatter and shape matrices estimation in CES distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Lautru</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107310⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (2), pp.262-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2018.2886700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305119v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation of structured scatter matrices in (mis)matched models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">On the Asymptotics of Maronna's Robust PCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.06.030⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (19), pp.4964-4975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2019.2932877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472842v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Performance of Complex $M$ -Estimators for Multivariate Location and Scatter Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Asymptotic Performance of Complex M-estimators for Multivariate Location and Scatter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (2), pp.367-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2891201⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lsp.2019.2891201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472361v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection Methods Based on Structured Covariance Matrices for Multivariate SAR Images Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian Signal Subspace Estimation with Compound Gaussian Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayen Ben Abdallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+                <w:t xml:space="preserve">M. N. El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigaël Taylor</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (7), pp.1160-1164. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 167, pp.107310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2018.2890155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305115v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Mean Square Distance Estimation of Subspaces in presence of Gaussian sources with application to STAP detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,51 +3143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Complexity Algorithms for Low Rank Clutter Parameters Estimation in Radar Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,51 +3195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P. Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (8), pp.1986-1998. </w:t>
@@ -3303,64 +3303,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (22), pp.5794-5806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3420,64 +3420,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (9), pp.2173-2182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3503,2396 +3503,2374 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de Flux Riemanniens pour l'Interférométrie SAR</w:t>
+                <w:t xml:space="preserve">Echantillonage de groupes de trames dans l'édition vidéo par modèle de diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Le Bellier</w:t>
+                <w:t xml:space="preserve">Thérèse Tisseau Des Escotais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana El Hajjar</w:t>
+                <w:t xml:space="preserve">Clément Rambour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strabourg, France</w:t>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140421v1</w:t>
+                <w:t xml:space="preserve">hal-05131243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des générateurs d'images à partir de peu d'exemples : calculer le FID avec 10 fois moins d'images, c'est possible</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audebert</w:t>
+                <w:t xml:space="preserve">Sliding IPL: An efficient approach for estimating the phases of large SAR image time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI’25 XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche et d'Etudes de Traitement du Signal et des Images, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Sep 2025, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142942v1</w:t>
+                <w:t xml:space="preserve">hal-05557953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Change Point Detection on Manifolds with Robust Centroid Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Augusto Borsoi</w:t>
+                <w:t xml:space="preserve">Modèles de Flux Riemanniens pour l'Interférométrie SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Le Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Richard</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Signal Processing Conference, EUSIPCO 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strabourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345272v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonage de groupes de trames dans l'édition vidéo par modèle de diffusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Leroy</w:t>
+                <w:t xml:space="preserve">Évaluation des générateurs d'images à partir de peu d'exemples : calculer le FID avec 10 fois moins d'images, c'est possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">GRETSI’25 XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche et d'Etudes de Traitement du Signal et des Images, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131243v1</w:t>
+                <w:t xml:space="preserve">hal-05142942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep unrolling of Robust PCA and Convolutional Sparse Coding for stationary target localization in through wall radar imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Brehier</w:t>
+                <w:t xml:space="preserve">Interferometric phase linking with Riemannian distances on covariance matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Sep 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707971v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse PCA with False Discovery Rate Controlled Variable Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riemannian Change Point Detection on Manifolds with Robust Centroid Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasin Machkour</w:t>
+                <w:t xml:space="preserve">Ricardo Augusto Borsoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Muma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.9716-9720, </w:t>
+              <w:t xml:space="preserve">33rd European Signal Processing Conference, EUSIPCO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Jul 2025, Palermo, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2508.18045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136830v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Low-Rank Correlation Fitting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">Deep unrolling of Robust PCA and Convolutional Sparse Coding for stationary target localization in through wall radar imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642652v1</w:t>
+                <w:t xml:space="preserve">hal-04707971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through-The-Wall Radar Imaging With Wall Clutter Removal Via Riemannian Optimization On The Fixed-Rank Manifold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Brehier</w:t>
+                <w:t xml:space="preserve">Sparse PCA with False Discovery Rate Controlled Variable Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasin Machkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Muma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Palomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.8596-8600, </w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.9716-9720, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10445908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517210v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Standardization in Graph Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">Through-The-Wall Radar Imaging With Wall Clutter Removal Via Riemannian Optimization On The Fixed-Rank Manifold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.2492-2496, </w:t>
+              <w:t xml:space="preserve">ICASSP 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.8596-8600, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10445908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952046v1</w:t>
+                <w:t xml:space="preserve">hal-04517210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBUST AND GLOBALLY SPARSE PCA VIA MAJORIZATION-MINIMIZATION AND VARIABLE SPLITTING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Brehier</w:t>
+                <w:t xml:space="preserve">Robust Low-Rank Correlation Fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Ha Phi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandeep Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094882⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Séoul, South Korea. pp.9416-9420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399125v1</w:t>
+                <w:t xml:space="preserve">hal-04642652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation robuste du fouillis mural en imagerie radar à travers murs par optimisation riemannienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Brehier</w:t>
+                <w:t xml:space="preserve">Leveraging Standardization in Graph Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Ha Phi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.2492-2496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234453v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Graphical Factor Models with Riemannian Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Optimisation Riemannienne pour l'apprentissage de graphes structurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML PKDD 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.585-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43421-1_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04249001v1</w:t>
+                <w:t xml:space="preserve">hal-04228029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie radio-interférométrique robuste par dépliement neuronal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil EL KORSO</w:t>
+                <w:t xml:space="preserve">Atténuation robuste du fouillis mural en imagerie radar à travers murs par optimisation riemannienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023. XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399108v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic Wasserstein component analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Flamary</w:t>
+                <w:t xml:space="preserve">ROBUST AND GLOBALLY SPARSE PCA VIA MAJORIZATION-MINIMIZATION AND VARIABLE SPLITTING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022713v1</w:t>
+                <w:t xml:space="preserve">hal-04399125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance fitting based InSAR Phase Linking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phan Viet Hoa VU</w:t>
+                <w:t xml:space="preserve">Learning Graphical Factor Models with Riemannian Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML PKDD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43421-1_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219900v1</w:t>
+                <w:t xml:space="preserve">hal-04249001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation Riemannienne pour l'apprentissage de graphes structurés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie radio-interférométrique robuste par dépliement neuronal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Titouan Vayer</w:t>
+                <w:t xml:space="preserve">Yassine Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil EL KORSO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.585-588</w:t>
+              <w:t xml:space="preserve">GRETSI 2023. XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228029v1</w:t>
+                <w:t xml:space="preserve">hal-04399108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE USE OF GEODESIC TRIANGLES BETWEEN GAUSSIAN DISTRIBUTIONS FOR CLASSIFICATION PROBLEMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Entropic Wasserstein component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Flamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747872⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03752879v1</w:t>
+                <w:t xml:space="preserve">hal-04022713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Geometric Metric Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Collas</w:t>
+                <w:t xml:space="preserve">Covariance fitting based InSAR Phase Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Viet Hoa VU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Signal Processing Conference, EUSIPCO 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931132v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust PCA for Through-the-Wall Radar Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Robust PCA pour l'imagerie Radar à travers les murs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909960⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04075584v1</w:t>
+                <w:t xml:space="preserve">hal-03778397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust EM Algorithm for Radio Interferometric Imaging in The Presence of Outliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SiPS22-IEEE Workshop on Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS55645.2022.9919255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvel Algorithme d'estimation de phases pour InSAR multi-temporelle basé sur le maximum de vraisemblance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phan Viet Hoa Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5947,1195 +5925,1212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage robuste de distance par géométrie riemannienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">ON THE USE OF GEODESIC TRIANGLES BETWEEN GAUSSIAN DISTRIBUTIONS FOR CLASSIFICATION PROBLEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778386v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Phase Linking Algorithm for Multi-temporal InSAR based on the Maximum Likelihood Estimator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+                <w:t xml:space="preserve">Robust Geometric Metric Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium ( IGARSS ) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">30th European Signal Processing Conference, EUSIPCO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761316v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme SAGE pour la calibration robuste de radio-interféromètres en présence d'interférences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Nabil El Korso</w:t>
+                <w:t xml:space="preserve">Robust PCA for Through-the-Wall Radar Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI'22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Aug 2022, Belgrade, Serbia. pp.2246-2250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775526v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust PCA pour l'imagerie Radar à travers les murs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Brehier</w:t>
+                <w:t xml:space="preserve">A New Phase Linking Algorithm for Multi-temporal InSAR based on the Maximum Likelihood Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Viet Hoa VU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium ( IGARSS ) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778397v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectation-Maximization Based Direction of Arrival Estimation Under a Mixture of Noise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucien Bacharach</w:t>
+                <w:t xml:space="preserve">Apprentissage robuste de distance par géométrie riemannienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9615971⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03156738v1</w:t>
+                <w:t xml:space="preserve">hal-03778386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line Kronecker Product Structured Covariance Estimation with Riemannian geometry for t-distributed data</w:t>
+                <w:t xml:space="preserve">Algorithme SAGE pour la calibration robuste de radio-interféromètres en présence d'interférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">Yassine Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521267v1</w:t>
+                <w:t xml:space="preserve">hal-03775526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Riemannian approach to blind separation of t-distributed sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/eusipco47968.2020.9287783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian framework for robust covariance matrix estimation in spiked models</w:t>
+                <w:t xml:space="preserve">Expectation-Maximization Based Direction of Arrival Estimation Under a Mixture of Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">Yassine Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Bacharach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin ( virtual ), Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9054726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9615971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571084v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Estimation of Kronecker Product of Linear Structured Scatter Matrices under t-distribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-line Kronecker Product Structured Covariance Estimation with Riemannian geometry for t-distributed data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. pp.2418-2422, </w:t>
+              <w:t xml:space="preserve">The 29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. pp.856-859, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eusipco47968.2020.9287415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873816v1</w:t>
+                <w:t xml:space="preserve">hal-03521267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian geometry and Cramér-Rao bound for blind separation of Gaussian sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7176,3362 +7171,3609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Recursions of Robust COMET Algorithm for Convexly Structured Shape Matrix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riemannian framework for robust covariance matrix estimation in spiked models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Signal Processing Conference (EUSIPCO 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eusipco.2019.8903167⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9054726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155905v1</w:t>
+                <w:t xml:space="preserve">hal-02571084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation robuste de matrices de dispersion structurées pour des modèles bien/mal spécifiés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Efficient Estimation of Kronecker Product of Linear Structured Scatter Matrices under t-distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28eme Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. pp.2418-2422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco47968.2020.9287415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155887v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de Changement Robuste en Rang Faible pour les Séries Temporelles d'Images SAR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Mian</w:t>
+                <w:t xml:space="preserve">Bornes de Cramér-Rao Intrinsèques pour l'estimation de la matrice de dispersion normalisée dans les distributions elliptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388708v1</w:t>
+                <w:t xml:space="preserve">hal-02388701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Shrinkage of Tyler's M -Estimator of Covariance Matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Recursions of Robust COMET Algorithm for Convexly Structured Shape Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/camsap45676.2019.9022652⟩</w:t>
+              <w:t xml:space="preserve">27th European Signal Processing Conference (EUSIPCO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, La Corogne, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2019.8903167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485823v1</w:t>
+                <w:t xml:space="preserve">hal-02155905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Sparse Subspace Clustering for Radar Detection in Non-stationary Clutter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mériaux</w:t>
+                <w:t xml:space="preserve">Estimation robuste de matrices de dispersion structurées pour des modèles bien/mal spécifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 8th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28eme Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP45676.2019.9022511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04472708v3</w:t>
+                <w:t xml:space="preserve">hal-02155887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations asymptotiques pour les composantes principales des M -estimateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gordana Draskovic</w:t>
+                <w:t xml:space="preserve">Détection de Changement Robuste en Rang Faible pour les Séries Temporelles d'Images SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+              <w:t xml:space="preserve">GRETSI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486933v1</w:t>
+                <w:t xml:space="preserve">hal-02388708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une version récursive de RCOMET pour l'estimation robuste de matrices de forme à structure convexe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral Shrinkage of Tyler's M -Estimator of Covariance Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esa Ollila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28eme Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Guadeloupe, West Indies, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/camsap45676.2019.9022652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155900v1</w:t>
+                <w:t xml:space="preserve">hal-02485823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bornes de Cramér-Rao Intrinsèques pour l'estimation de la matrice de dispersion normalisée dans les distributions elliptiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">Modified Sparse Subspace Clustering for Radar Detection in Non-stationary Clutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 8th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Le Gosier, France. pp.669-673, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP45676.2019.9022511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388701v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472708v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Estimation of Scatter Matrix with Convex Structure under t-Distribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">Caractérisations asymptotiques pour les composantes principales des M -estimateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784707v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New asymptotic properties for the robust ANMF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Une version récursive de RCOMET pour l'estimation robuste de matrices de forme à structure convexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28eme Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816123v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borne de Cramér-Rao intrinsèque pour la matrice de covariance des distributions elliptiques complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Estimation of Scatter Matrix with Convex Structure under t-Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.4474-4478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2018.8462449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586939v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles propriétés asymptotiques de détecteurs robustes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Estimateur de Tyler régularisé dans le cas sous-déterminé. Application à la détection d'objets enfouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingt-sixième Colloque GRETSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486099v1</w:t>
+                <w:t xml:space="preserve">hal-01617064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust-COMET for Covariance Estimation in Convex Structures: Algorithm and Statistical Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">A subspace approach for shrinkage parameter selection in undersampled configuration for Regularised Tyler Estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 7th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2017.8313081⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, New Orleans, United States. pp.3291 - 3295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651772v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A subspace approach for shrinkage parameter selection in undersampled configuration for Regularised Tyler Estimators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Hoarau</w:t>
+                <w:t xml:space="preserve">Performance Analysis of DOA and Polarization Estimation Using a Non-uniform Linear COLD Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Nicolas</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Hafdallah Ouslimani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Seminar on Detection Systems, Architectures &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Alger, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952765⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01617054v1</w:t>
+                <w:t xml:space="preserve">hal-03342787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimateur de Tyler régularisé dans le cas sous-déterminé. Application à la détection d'objets enfouis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Hoarau</w:t>
+                <w:t xml:space="preserve">New asymptotic properties for the robust ANMF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Draskovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617064v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of DOA and Polarization Estimation Using a Non-uniform Linear COLD Array</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Borne de Cramér-Rao intrinsèque pour la matrice de covariance des distributions elliptiques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Habiba Hafdallah Ouslimani</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Seminar on Detection Systems, Architectures &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342787v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust rank constrained kronecker covariance matrix estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles propriétés asymptotiques de détecteurs robustes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Draskovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel P. Palomar</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 50th Asilomar Conference on Signals, Systems and Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vingt-sixième Colloque GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503788v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust signal subspace estimator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust-COMET for Covariance Estimation in Convex Structures: Algorithm and Statistical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ssp.2016.7551737⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE 7th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Curaçao, Netherlands. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2017.8313081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323380v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation Robuste de la Matrice de Covariance en contexte Hétérogène Rang Faible</w:t>
+                <w:t xml:space="preserve">Robust rank constrained kronecker covariance matrix estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Palomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque francophone de traitement du signal et des images (GRETSI 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 50th Asilomar Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Pacific Grove, United States. pp.810 - 814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2016.7869159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226415v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Detection Performance Analysis of the Robust Adaptive Normalized Matched Filter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robust signal subspace estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Palomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383755⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Palma de Majorque, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ssp.2016.7551737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325083v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFAR property and robustness of the lowrank adaptive normalized matched filters detectors in low rank compound gaussian context</w:t>
+                <w:t xml:space="preserve">Estimation Robuste de la Matrice de Covariance en contexte Hétérogène Rang Faible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 8th Sensor Array and Multichannel Signal Processing Workshop (SAM 2014) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25eme Colloque francophone de traitement du signal et des images (GRETSI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAM.2014.6882401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01059726v1</w:t>
+                <w:t xml:space="preserve">hal-01226415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical performances of low rank stap based on different heterogeneous clutter subspace estimators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic Detection Performance Analysis of the Robust Adaptive Normalized Matched Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Radar Conference </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060426⟩</w:t>
+              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cancún, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084418v1</w:t>
+                <w:t xml:space="preserve">hal-01325083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust estimation of the clutter subspace for a Low Rank heterogeneous noise under high Clutter to Noise Ratio assumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation par Maximum de Vraisemblance du sous espace clutter dans un bruit hétérogène rang faible avec application au STAP</w:t>
+                <w:t xml:space="preserve">CFAR property and robustness of the lowrank adaptive normalized matched filters detectors in low rank compound gaussian context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE 8th Sensor Array and Multichannel Signal Processing Workshop (SAM 2014) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, La Corogne, Spain. pp.301 - 304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAM.2014.6882401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871207v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numerical performances of low rank stap based on different heterogeneous clutter subspace estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2014 International Radar Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MAXIMUM LIKELIHOOD ESTIMATION OF CLUTTER SUBSPACE IN NON HOMOGENEOUS NOISE CONTEXT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation par Maximum de Vraisemblance du sous espace clutter dans un bruit hétérogène rang faible avec application au STAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fisher-Rao geometry of CES distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elliptical Distributions in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-52116-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de changements basée sur les covariances de séries d’images SAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Edition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Détection de changements et analyse des séries temporelles d’images 1: Méthodes non supervisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Covariance‐based Change Detection Methodologies in Multivariate SAR Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Change Detection and Image Time Series Analysis 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119882268.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10541,100 +10783,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes d’estimation et de détection en contexte hétérogène rang faible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Paris Saclay (COmUE), 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015SACLN021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01244963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10644,105 +10886,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some flavours of PCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image processing. Université Paris Nanterre, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03135138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10889,51 +11131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Viet Hoa Vu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3550978" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04770231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3480280" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brehier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109228" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mhiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109430" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3289338" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3290354" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. El Korso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108460" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108613" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3169269" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Palomar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3058442" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nabil El Korso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchan Gao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meriaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3042946" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345330v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2999615" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Dra&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107282" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2886700" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Draskovic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2932877" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2019.2891201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305119v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abdallah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. El Korso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107310" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472842v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.06.030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2891201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305115v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Ben Abdallah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Taylor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2890155" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lautru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Hafdallah Ouslimani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/904/1/012010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Prabhu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Palomar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2512535" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377662v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2599494" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2403284" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Bellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana El Hajjar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuheng Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Augusto Borsoi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2508.18045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Tisseau Des Escotais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707971v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasin Machkour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Muma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448237" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642652v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Phi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446634" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517210v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10445908" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952046v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715401" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094882" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43421-1_21" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil EL KORSO" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022713v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Viet Hoa VU" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228029v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04075584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909960" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919255" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778386v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761316v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775526v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Nabil El Korso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156738v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bacharach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9615971" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521267v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616101" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02988356v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287783" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571084v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054726" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873816v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287415" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9052996" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155905v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Forster" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2019.8903167" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155887v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388708v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02485823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/camsap45676.2019.9022652" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472708v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022511" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486933v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155900v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388701v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784707v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462449" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952793" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586939v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486099v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651772v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313081" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hoarau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nicolas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952765" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617064v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342787v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bao" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503788v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Babu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2016.7869159" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01323380v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551737" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226415v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325083v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383755" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059726v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882401" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084418v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pascal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060426" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024200v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853559" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871207v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Magoarou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871219v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04014783v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519630v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01244963v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLN021" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03135138v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Viet Hoa Vu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3550978" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mhiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04770231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3480280" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brehier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109228" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3290354" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3289338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313499v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3169269" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. El Korso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108460" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108613" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meriaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3042946" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Palomar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3058442" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nabil El Korso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108195" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273066v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchan Gao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108116" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Dra&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107282" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345330v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2999615" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Ben Abdallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Taylor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2890155" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472842v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.06.030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2891201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2886700" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Draskovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2932877" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2019.2891201" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abdallah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. El Korso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107310" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lautru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Hafdallah Ouslimani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/904/1/012010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Prabhu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Palomar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2512535" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377662v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2599494" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2403284" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Tisseau Des Escotais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557953v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana El Hajjar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Nabil El Korso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Bellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grosso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brigui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345272v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuheng Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Augusto Borsoi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2508.18045" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasin Machkour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Muma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448237" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10445908" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Phi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446634" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715401" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399125v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094882" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43421-1_21" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399108v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil EL KORSO" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022713v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219900v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Viet Hoa VU" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919255" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04075584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909960" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778386v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775526v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02988356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287783" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bacharach" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9615971" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521267v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616101" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9052996" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571084v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054726" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873816v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287415" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Forster" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2019.8903167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388708v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02485823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/camsap45676.2019.9022652" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472708v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022511" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784707v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462449" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617064v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hoarau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617054v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nicolas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952765" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342787v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952793" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586939v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651772v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313081" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503788v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Babu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2016.7869159" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01323380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551737" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226415v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383755" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853559" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059726v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882401" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084418v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pascal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060426" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871219v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Magoarou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871207v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04014783v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519630v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01244963v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLN021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03135138v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>