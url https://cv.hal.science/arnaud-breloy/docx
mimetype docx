--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -230,2860 +230,2860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized maximum likelihood estimation for radio interferometric imaging in the presence of radiofrequency interefences</w:t>
+                <w:t xml:space="preserve">Intrinsic Bayesian Cramér-Rao Bound with an Application to Covariance Matrix Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Mhiri</w:t>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109430⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70 (12), pp.9261-9276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2024.3480280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465053v1</w:t>
+                <w:t xml:space="preserve">hal-04770231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Bayesian Cramér-Rao Bound with an Application to Covariance Matrix Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Through the Wall Radar Imaging via Kronecker-structured Huber-type RPCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Brehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2024.3480280⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 214, pp.109228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770231v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through the Wall Radar Imaging via Kronecker-structured Huber-type RPCA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regularized maximum likelihood estimation for radio interferometric imaging in the presence of radiofrequency interefences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Brehier</w:t>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 214, pp.109228. </w:t>
+              <w:t xml:space="preserve">, 2024, 220, pp.109430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234394v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Optimization for Non-Centered Mixture of Scaled Gaussian Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Collas</w:t>
+                <w:t xml:space="preserve">Robust Phase Linking in InSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Viet Hoa Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2023.3290354⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2023.3289338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171793v1</w:t>
+                <w:t xml:space="preserve">hal-04161539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Phase Linking in InSAR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phan Viet Hoa Vu</w:t>
+                <w:t xml:space="preserve">Riemannian Optimization for Non-Centered Mixture of Scaled Gaussian Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yajing Yan</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61, pp.1-11. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.2475-2490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2023.3289338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2023.3290354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161539v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized Tapered Sample Covariance Matrix</w:t>
+                <w:t xml:space="preserve">Robust low-rank covariance matrix estimation with a general pattern of missing values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esa Ollila</w:t>
+                <w:t xml:space="preserve">A. Hippert-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2022.3169269⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.108460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313499v1</w:t>
+                <w:t xml:space="preserve">hal-03761376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust low-rank covariance matrix estimation with a general pattern of missing values</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.N. El Korso</w:t>
+                <w:t xml:space="preserve">Multifrequency array calibration in presence of radio frequency interferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 195, pp.108460. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108460⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 199, pp.108613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761376v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifrequency array calibration in presence of radio frequency interferences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">Regularized Tapered Sample Covariance Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esa Ollila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 199, pp.108613. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.2306-2320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2022.3169269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953256v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matched and Mismatched Estimation of Kronecker Product of Linearly Structured Scatter Matrices under Elliptical Distributions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Probabilistic PCA From Heteroscedastic Signals: Geometric Framework and Application to Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 69, pp.603-616. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3042946⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 69, pp.6546-6560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3130997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039552v1</w:t>
+                <w:t xml:space="preserve">hal-03521278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Riemannian Framework for Low-Rank Structured Elliptical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69, pp.1185-1199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2021.3054237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic PCA From Heteroscedastic Signals: Geometric Framework and Application to Clustering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Majorization-Minimization on the Stiefel Manifold With Application to Robust Sparse PCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Palomar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 69, pp.6546-6560. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3130997⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 69, pp.1507-1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3058442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521278v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majorization-Minimization on the Stiefel Manifold With Application to Robust Sparse PCA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust mean and covariance matrix estimation under heterogeneous mixed-effects model with missing values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Palomar</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69, pp.1507-1520. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 188, pp.108195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3058442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313479v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust mean and covariance matrix estimation under heterogeneous mixed-effects model with missing values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MIMO Filters based on Robust Rank-Constrained Kronecker Covariance Matrix Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Yongchan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 188, pp.108195. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108195⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 187, pp.108-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273077v1</w:t>
+                <w:t xml:space="preserve">hal-03273066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO Filters based on Robust Rank-Constrained Kronecker Covariance Matrix Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matched and Mismatched Estimation of Kronecker Product of Linearly Structured Scatter Matrices under Elliptical Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongchan Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 187, pp.108-116. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, pp.603-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3042946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273066v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of robust plug-in detectors using M-estimators</w:t>
+                <w:t xml:space="preserve">Robust Low-rank Change Detection for SAR Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordana Drašković</w:t>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 167, pp.107282. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.3545-3556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2020.2999615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399618v1</w:t>
+                <w:t xml:space="preserve">hal-02345330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Low-rank Change Detection for SAR Image Time Series</w:t>
+                <w:t xml:space="preserve">On the performance of robust plug-in detectors using M-estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Mian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Collas</w:t>
+                <w:t xml:space="preserve">Gordana Drašković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, pp.3545-3556. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167, pp.107282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2020.2999615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345330v2</w:t>
+                <w:t xml:space="preserve">hal-02399618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection Methods Based on Structured Covariance Matrices for Multivariate SAR Images Processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrinsic Cramér–Rao bounds for scatter and shape matrices estimation in CES distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abigaël Taylor</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2018.2890155⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (2), pp.262-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2018.2886700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305115v1</w:t>
+                <w:t xml:space="preserve">hal-01975919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation of structured scatter matrices in (mis)matched models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">On the Asymptotics of Maronna's Robust PCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.06.030⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (19), pp.4964-4975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2019.2932877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472842v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Performance of Complex $M$ -Estimators for Multivariate Location and Scatter Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Asymptotic Performance of Complex M-estimators for Multivariate Location and Scatter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (2), pp.367-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2891201⟩</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lsp.2019.2891201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472361v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Cramér–Rao bounds for scatter and shape matrices estimation in CES distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian Signal Subspace Estimation with Compound Gaussian Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2018.2886700⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 167, pp.107310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975919v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Asymptotics of Maronna's Robust PCA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gordana Draskovic</w:t>
+                <w:t xml:space="preserve">Robust estimation of structured scatter matrices in (mis)matched models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2019.2932877⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165, pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399630v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472842v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Performance of Complex M-estimators for Multivariate Location and Scatter Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Asymptotic Performance of Complex $M$ -Estimators for Multivariate Location and Scatter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (2), pp.367-371. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2891201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/lsp.2019.2891201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01968961v1</w:t>
+                <w:t xml:space="preserve">hal-04472361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Signal Subspace Estimation with Compound Gaussian Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Detection Methods Based on Structured Covariance Matrices for Multivariate SAR Images Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayen Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lautru</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abigaël Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 167, pp.107310. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (7), pp.1160-1164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2018.2890155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305119v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Mean Square Distance Estimation of Subspaces in presence of Gaussian sources with application to STAP detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,51 +3143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Complexity Algorithms for Low Rank Clutter Parameters Estimation in Radar Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,51 +3195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P. Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (8), pp.1986-1998. </w:t>
@@ -3303,64 +3303,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (22), pp.5794-5806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3420,64 +3420,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (9), pp.2173-2182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3537,2846 +3537,2855 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonage de groupes de trames dans l'édition vidéo par modèle de diffusion</w:t>
+                <w:t xml:space="preserve">Interferometric phase linking with Riemannian distances on covariance matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Tisseau Des Escotais</w:t>
+                <w:t xml:space="preserve">Elena Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rambour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Leroy</w:t>
+                <w:t xml:space="preserve">Frederic Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Sep 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131243v1</w:t>
+                <w:t xml:space="preserve">hal-05557963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding IPL: An efficient approach for estimating the phases of large SAR image time series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dana El Hajjar</w:t>
+                <w:t xml:space="preserve">Évaluation des générateurs d'images à partir de peu d'exemples : calculer le FID avec 10 fois moins d'images, c'est possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURASIP, Sep 2025, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">GRETSI’25 XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche et d'Etudes de Traitement du Signal et des Images, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557953v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de Flux Riemanniens pour l'Interférométrie SAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Le Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des générateurs d'images à partir de peu d'exemples : calculer le FID avec 10 fois moins d'images, c'est possible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sliding IPL: An efficient approach for estimating the phases of large SAR image time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana El Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Audebert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+                <w:t xml:space="preserve">Mohammed-Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI’25 XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Sep 2025, Palermo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63237.2025.11226661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142942v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric phase linking with Riemannian distances on covariance matrices</w:t>
+                <w:t xml:space="preserve">Riemannian Change Point Detection on Manifolds with Robust Centroid Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Grosso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">Xiuheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Brigui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Ricardo Augusto Borsoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd European Signal Processing Conference, EUSIPCO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Jul 2025, Palermo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2508.18045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557963v1</w:t>
+                <w:t xml:space="preserve">hal-05345272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Change Point Detection on Manifolds with Robust Centroid Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Augusto Borsoi</w:t>
+                <w:t xml:space="preserve">Echantillonage de groupes de trames dans l'édition vidéo par modèle de diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Tisseau Des Escotais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rambour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Signal Processing Conference, EUSIPCO 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345272v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep unrolling of Robust PCA and Convolutional Sparse Coding for stationary target localization in through wall radar imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse PCA with False Discovery Rate Controlled Variable Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasin Machkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Muma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.9716-9720, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Through-The-Wall Radar Imaging With Wall Clutter Removal Via Riemannian Optimization On The Fixed-Rank Manifold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.8596-8600, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10445908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Low-Rank Correlation Fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Ha Phi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Séoul, South Korea. pp.9416-9420, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Standardization in Graph Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Ha Phi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.2492-2496, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation Riemannienne pour l'apprentissage de graphes structurés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Titouan Vayer</w:t>
+                <w:t xml:space="preserve">ROBUST AND GLOBALLY SPARSE PCA VIA MAJORIZATION-MINIMIZATION AND VARIABLE SPLITTING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228029v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation robuste du fouillis mural en imagerie radar à travers murs par optimisation riemannienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBUST AND GLOBALLY SPARSE PCA VIA MAJORIZATION-MINIMIZATION AND VARIABLE SPLITTING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Brehier</w:t>
+                <w:t xml:space="preserve">Learning Graphical Factor Models with Riemannian Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandeep Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML PKDD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43421-1_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04399125v1</w:t>
+                <w:t xml:space="preserve">hal-04249001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Graphical Factor Models with Riemannian Optimization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Titouan Vayer</w:t>
+                <w:t xml:space="preserve">Imagerie radio-interférométrique robuste par dépliement neuronal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil EL KORSO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML PKDD 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023. XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249001v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie radio-interférométrique robuste par dépliement neuronal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil EL KORSO</w:t>
+                <w:t xml:space="preserve">Entropic Wasserstein component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Flamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023. XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399108v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic Wasserstein component analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Flamary</w:t>
+                <w:t xml:space="preserve">Covariance fitting based InSAR Phase Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Viet Hoa VU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022713v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance fitting based InSAR Phase Linking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phan Viet Hoa VU</w:t>
+                <w:t xml:space="preserve">Optimisation Riemannienne pour l'apprentissage de graphes structurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hippert-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.585-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219900v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust PCA pour l'imagerie Radar à travers les murs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Robust PCA for Through-the-Wall Radar Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Aug 2022, Belgrade, Serbia. pp.2246-2250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778397v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust EM Algorithm for Radio Interferometric Imaging in The Presence of Outliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ON THE USE OF GEODESIC TRIANGLES BETWEEN GAUSSIAN DISTRIBUTIONS FOR CLASSIFICATION PROBLEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Mhiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiPS22-IEEE Workshop on Signal Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SiPS55645.2022.9919255⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823295v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvel Algorithme d'estimation de phases pour InSAR multi-temporelle basé sur le maximum de vraisemblance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+                <w:t xml:space="preserve">Robust Geometric Metric Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">30th European Signal Processing Conference, EUSIPCO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778392v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE USE OF GEODESIC TRIANGLES BETWEEN GAUSSIAN DISTRIBUTIONS FOR CLASSIFICATION PROBLEMS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">A Robust EM Algorithm for Radio Interferometric Imaging in The Presence of Outliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747872⟩</w:t>
+              <w:t xml:space="preserve">SiPS22-IEEE Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS55645.2022.9919255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752879v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Geometric Metric Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Collas</w:t>
+                <w:t xml:space="preserve">Nouvel Algorithme d'estimation de phases pour InSAR multi-temporelle basé sur le maximum de vraisemblance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phan Viet Hoa Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Signal Processing Conference, EUSIPCO 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931132v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust PCA for Through-the-Wall Radar Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Brehier</w:t>
+                <w:t xml:space="preserve">Apprentissage robuste de distance par géométrie riemannienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO) 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075584v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Phase Linking Algorithm for Multi-temporal InSAR based on the Maximum Likelihood Estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phan Viet Hoa VU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6431,4349 +6440,4349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium ( IGARSS ) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage robuste de distance par géométrie riemannienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Collas</w:t>
+                <w:t xml:space="preserve">Algorithme SAGE pour la calibration robuste de radio-interféromètres en présence d'interférences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI'22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778386v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme SAGE pour la calibration robuste de radio-interféromètres en présence d'interférences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Nabil El Korso</w:t>
+                <w:t xml:space="preserve">Robust PCA pour l'imagerie Radar à travers les murs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI'22</w:t>
+              <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775526v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Riemannian approach to blind separation of t-distributed sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">Expectation-Maximization Based Direction of Arrival Estimation Under a Mixture of Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Bacharach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin ( virtual ), Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9615971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eusipco47968.2020.9287783⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02988356v1</w:t>
+                <w:t xml:space="preserve">hal-03156738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectation-Maximization Based Direction of Arrival Estimation Under a Mixture of Noise</w:t>
+                <w:t xml:space="preserve">On-line Kronecker Product Structured Covariance Estimation with Riemannian geometry for t-distributed data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Mhiri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucien Bacharach</w:t>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. pp.856-859, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9615971⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03156738v1</w:t>
+                <w:t xml:space="preserve">hal-03521267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line Kronecker Product Structured Covariance Estimation with Riemannian geometry for t-distributed data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Riemannian approach to blind separation of t-distributed sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th European Signal Processing Conference (EUSIPCO 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco47968.2020.9287783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03521267v1</w:t>
+                <w:t xml:space="preserve">hal-02988356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian geometry and Cramér-Rao bound for blind separation of Gaussian sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Riemannian framework for robust covariance matrix estimation in spiked models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9054726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9052996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02571093v1</w:t>
+                <w:t xml:space="preserve">hal-02571084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian framework for robust covariance matrix estimation in spiked models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Estimation of Kronecker Product of Linear Structured Scatter Matrices under t-distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. pp.2418-2422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco47968.2020.9287415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9054726⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02571084v1</w:t>
+                <w:t xml:space="preserve">hal-02873816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Estimation of Kronecker Product of Linear Structured Scatter Matrices under t-distribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
+                <w:t xml:space="preserve">Riemannian geometry and Cramér-Rao bound for blind separation of Gaussian sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9052996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eusipco47968.2020.9287415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02873816v1</w:t>
+                <w:t xml:space="preserve">hal-02571093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bornes de Cramér-Rao Intrinsèques pour l'estimation de la matrice de dispersion normalisée dans les distributions elliptiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Recursions of Robust COMET Algorithm for Convexly Structured Shape Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th European Signal Processing Conference (EUSIPCO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, La Corogne, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2019.8903167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388701v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Recursions of Robust COMET Algorithm for Convexly Structured Shape Matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Estimation robuste de matrices de dispersion structurées pour des modèles bien/mal spécifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Signal Processing Conference (EUSIPCO 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28eme Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155905v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation robuste de matrices de dispersion structurées pour des modèles bien/mal spécifiés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">Détection de Changement Robuste en Rang Faible pour les Séries Temporelles d'Images SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28eme Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
+              <w:t xml:space="preserve">GRETSI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155887v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de Changement Robuste en Rang Faible pour les Séries Temporelles d'Images SAR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral Shrinkage of Tyler's M -Estimator of Covariance Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esa Ollila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Guadeloupe, West Indies, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/camsap45676.2019.9022652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388708v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Shrinkage of Tyler's M -Estimator of Covariance Matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modified Sparse Subspace Clustering for Radar Detection in Non-stationary Clutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/camsap45676.2019.9022652⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE 8th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Le Gosier, France. pp.669-673, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP45676.2019.9022511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485823v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472708v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Sparse Subspace Clustering for Radar Detection in Non-stationary Clutter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mériaux</w:t>
+                <w:t xml:space="preserve">Caractérisations asymptotiques pour les composantes principales des M -estimateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Draskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 8th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472708v3</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations asymptotiques pour les composantes principales des M -estimateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gordana Draskovic</w:t>
+                <w:t xml:space="preserve">Une version récursive de RCOMET pour l'estimation robuste de matrices de forme à structure convexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+              <w:t xml:space="preserve">28eme Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486933v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une version récursive de RCOMET pour l'estimation robuste de matrices de forme à structure convexe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
+                <w:t xml:space="preserve">Bornes de Cramér-Rao Intrinsèques pour l'estimation de la matrice de dispersion normalisée dans les distributions elliptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28eme Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155900v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Estimation of Scatter Matrix with Convex Structure under t-Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.4474-4478, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2018.8462449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimateur de Tyler régularisé dans le cas sous-déterminé. Application à la détection d'objets enfouis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Borne de Cramér-Rao intrinsèque pour la matrice de covariance des distributions elliptiques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617064v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A subspace approach for shrinkage parameter selection in undersampled configuration for Regularised Tyler Estimators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Hoarau</w:t>
+                <w:t xml:space="preserve">New asymptotic properties for the robust ANMF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Draskovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Nicolas</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952765⟩</w:t>
+              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617054v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of DOA and Polarization Estimation Using a Non-uniform Linear COLD Array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Bao</w:t>
+                <w:t xml:space="preserve">Nouvelles propriétés asymptotiques de détecteurs robustes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Draskovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Habiba Hafdallah Ouslimani</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Seminar on Detection Systems, Architectures &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">Vingt-sixième Colloque GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342787v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New asymptotic properties for the robust ANMF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Robust-COMET for Covariance Estimation in Convex Structures: Algorithm and Statistical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952793⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE 7th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Curaçao, Netherlands. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2017.8313081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816123v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borne de Cramér-Rao intrinsèque pour la matrice de covariance des distributions elliptiques complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimateur de Tyler régularisé dans le cas sous-déterminé. Application à la détection d'objets enfouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586939v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles propriétés asymptotiques de détecteurs robustes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">A subspace approach for shrinkage parameter selection in undersampled configuration for Regularised Tyler Estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingt-sixième Colloque GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, New Orleans, United States. pp.3291 - 3295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486099v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust-COMET for Covariance Estimation in Convex Structures: Algorithm and Statistical Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Performance Analysis of DOA and Polarization Estimation Using a Non-uniform Linear COLD Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Hafdallah Ouslimani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 7th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Seminar on Detection Systems, Architectures &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Alger, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651772v1</w:t>
+                <w:t xml:space="preserve">hal-03342787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust rank constrained kronecker covariance matrix estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P. Palomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 50th Asilomar Conference on Signals, Systems and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Pacific Grove, United States. pp.810 - 814, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACSSC.2016.7869159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust signal subspace estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P. Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Palma de Majorque, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ssp.2016.7551737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation Robuste de la Matrice de Covariance en contexte Hétérogène Rang Faible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme Colloque francophone de traitement du signal et des images (GRETSI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Detection Performance Analysis of the Robust Adaptive Normalized Matched Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Cancún, Mexico. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation of the clutter subspace for a Low Rank heterogeneous noise under high Clutter to Noise Ratio assumption</w:t>
+                <w:t xml:space="preserve">CFAR property and robustness of the lowrank adaptive normalized matched filters detectors in low rank compound gaussian context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE 8th Sensor Array and Multichannel Signal Processing Workshop (SAM 2014) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, La Corogne, Spain. pp.301 - 304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAM.2014.6882401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853559⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01024200v1</w:t>
+                <w:t xml:space="preserve">hal-01059726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFAR property and robustness of the lowrank adaptive normalized matched filters detectors in low rank compound gaussian context</w:t>
+                <w:t xml:space="preserve">Numerical performances of low rank stap based on different heterogeneous clutter subspace estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 8th Sensor Array and Multichannel Signal Processing Workshop (SAM 2014) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Radar Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAM.2014.6882401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01059726v1</w:t>
+                <w:t xml:space="preserve">hal-01084418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical performances of low rank stap based on different heterogeneous clutter subspace estimators</w:t>
+                <w:t xml:space="preserve">Robust estimation of the clutter subspace for a Low Rank heterogeneous noise under high Clutter to Noise Ratio assumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P Forster</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Radar Conference </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2014.7060426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084418v1</w:t>
+                <w:t xml:space="preserve">hal-01024200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAXIMUM LIKELIHOOD ESTIMATION OF CLUTTER SUBSPACE IN NON HOMOGENEOUS NOISE CONTEXT</w:t>
+                <w:t xml:space="preserve">Estimation par Maximum de Vraisemblance du sous espace clutter dans un bruit hétérogène rang faible avec application au STAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871219v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation par Maximum de Vraisemblance du sous espace clutter dans un bruit hétérogène rang faible avec application au STAP</w:t>
+                <w:t xml:space="preserve">MAXIMUM LIKELIHOOD ESTIMATION OF CLUTTER SUBSPACE IN NON HOMOGENEOUS NOISE CONTEXT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871207v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fisher-Rao geometry of CES distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elliptical Distributions in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-52116-4_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de changements basée sur les covariances de séries d’images SAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Edition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Détection de changements et analyse des séries temporelles d’images 1: Méthodes non supervisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Covariance‐based Change Detection Methodologies in Multivariate SAR Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Change Detection and Image Time Series Analysis 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119882268.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10783,100 +10792,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes d’estimation et de détection en contexte hétérogène rang faible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Paris Saclay (COmUE), 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015SACLN021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01244963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10886,105 +10895,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some flavours of PCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image processing. Université Paris Nanterre, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03135138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11131,51 +11140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Viet Hoa Vu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3550978" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mhiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04770231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3480280" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brehier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109228" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3290354" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3289338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313499v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3169269" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. El Korso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108460" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108613" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meriaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3042946" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Palomar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3058442" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nabil El Korso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108195" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273066v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchan Gao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108116" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Dra&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107282" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345330v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2999615" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Ben Abdallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Taylor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2890155" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472842v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.06.030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2891201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2886700" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Draskovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2932877" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2019.2891201" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abdallah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. El Korso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107310" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lautru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Hafdallah Ouslimani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/904/1/012010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Prabhu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Palomar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2512535" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377662v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2599494" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2403284" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Tisseau Des Escotais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557953v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana El Hajjar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Nabil El Korso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Bellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grosso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brigui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345272v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuheng Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Augusto Borsoi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2508.18045" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasin Machkour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Muma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448237" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10445908" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Phi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446634" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715401" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399125v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094882" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43421-1_21" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399108v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil EL KORSO" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022713v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219900v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Viet Hoa VU" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919255" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931132v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04075584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909960" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778386v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775526v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02988356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287783" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bacharach" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9615971" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521267v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616101" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9052996" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571084v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054726" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873816v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287415" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Forster" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2019.8903167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388708v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02485823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/camsap45676.2019.9022652" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472708v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022511" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784707v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462449" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617064v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hoarau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617054v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nicolas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952765" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342787v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952793" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586939v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651772v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313081" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503788v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Babu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2016.7869159" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01323380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551737" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226415v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383755" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853559" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059726v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882401" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084418v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pascal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060426" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871219v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Magoarou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871207v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04014783v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519630v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01244963v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLN021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03135138v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Viet Hoa Vu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3550978" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04770231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3480280" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brehier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109228" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mhiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109430" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3289338" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3290354" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. El Korso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108460" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108613" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3169269" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Palomar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3058442" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nabil El Korso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchan Gao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meriaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3042946" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345330v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2999615" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Dra&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107282" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2886700" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Draskovic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2932877" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2019.2891201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305119v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abdallah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. El Korso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107310" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472842v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.06.030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2891201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305115v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Ben Abdallah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Taylor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2890155" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lautru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Hafdallah Ouslimani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/904/1/012010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Prabhu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Palomar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2512535" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377662v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2599494" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2403284" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grosso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brigui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142942v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Bellier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana El Hajjar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557953v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Nabil El Korso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226661" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuheng Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Augusto Borsoi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2508.18045" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Tisseau Des Escotais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136830v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasin Machkour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Muma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448237" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517210v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10445908" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Phi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446634" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094882" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43421-1_21" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399108v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil EL KORSO" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022713v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219900v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Viet Hoa VU" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228029v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04075584v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909960" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931132v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919255" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778392v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778386v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775526v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156738v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bacharach" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9615971" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02988356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287783" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571084v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054726" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287415" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9052996" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Forster" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2019.8903167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388708v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02485823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/camsap45676.2019.9022652" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472708v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022511" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388701v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462449" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586939v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816123v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952793" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486099v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313081" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617064v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hoarau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nicolas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952765" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342787v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Babu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2016.7869159" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01323380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551737" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226415v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325083v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383755" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059726v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882401" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084418v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pascal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060426" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024200v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853559" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871207v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Magoarou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871219v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04014783v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519630v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01244963v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLN021" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03135138v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>