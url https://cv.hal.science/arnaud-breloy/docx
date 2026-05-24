--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3537,468 +3537,468 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric phase linking with Riemannian distances on covariance matrices</w:t>
+                <w:t xml:space="preserve">Sliding IPL: An efficient approach for estimating the phases of large SAR image time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Grosso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">Dana El Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Brigui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+                <w:t xml:space="preserve">Mohammed-Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EURASIP, Sep 2025, Palerme, Italy</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, EURASIP, Sep 2025, Palermo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63237.2025.11226661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557963v1</w:t>
+                <w:t xml:space="preserve">hal-05557953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des générateurs d'images à partir de peu d'exemples : calculer le FID avec 10 fois moins d'images, c'est possible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI’25 XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Recherche et d'Etudes de Traitement du Signal et des Images, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de Flux Riemanniens pour l'Interférométrie SAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Le Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding IPL: An efficient approach for estimating the phases of large SAR image time series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dana El Hajjar</w:t>
+                <w:t xml:space="preserve">Interferometric phase linking with Riemannian distances on covariance matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EURASIP, Sep 2025, Palermo, Italy. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, EURASIP, Sep 2025, Palerme, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557953v1</w:t>
+                <w:t xml:space="preserve">hal-05557963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian Change Point Detection on Manifolds with Robust Centroid Estimation</w:t>
               </w:r>
@@ -5255,256 +5255,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic Wasserstein component analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covariance fitting based InSAR Phase Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Flamary</w:t>
+                <w:t xml:space="preserve">Phan Viet Hoa VU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022713v1</w:t>
+                <w:t xml:space="preserve">hal-04219900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance fitting based InSAR Phase Linking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entropic Wasserstein component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phan Viet Hoa VU</w:t>
+                <w:t xml:space="preserve">Rémi Flamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219900v1</w:t>
+                <w:t xml:space="preserve">hal-04022713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation Riemannienne pour l'apprentissage de graphes structurés</w:t>
               </w:r>
@@ -5605,412 +5605,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust PCA for Through-the-Wall Radar Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Brehier</w:t>
+                <w:t xml:space="preserve">ON THE USE OF GEODESIC TRIANGLES BETWEEN GAUSSIAN DISTRIBUTIONS FOR CLASSIFICATION PROBLEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO) 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909960⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075584v1</w:t>
+                <w:t xml:space="preserve">hal-03752879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE USE OF GEODESIC TRIANGLES BETWEEN GAUSSIAN DISTRIBUTIONS FOR CLASSIFICATION PROBLEMS</w:t>
+                <w:t xml:space="preserve">Robust Geometric Metric Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th European Signal Processing Conference, EUSIPCO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752879v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Geometric Metric Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Collas</w:t>
+                <w:t xml:space="preserve">Robust PCA for Through-the-Wall Radar Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Signal Processing Conference, EUSIPCO 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Aug 2022, Belgrade, Serbia. pp.2246-2250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931132v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust EM Algorithm for Radio Interferometric Imaging in The Presence of Outliers</w:t>
               </w:r>
@@ -6355,51 +6355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Phase Linking Algorithm for Multi-temporal InSAR based on the Maximum Likelihood Estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phan Viet Hoa VU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6489,51 +6489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme SAGE pour la calibration robuste de radio-interféromètres en présence d'interférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6623,51 +6623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7427,611 +7427,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Recursions of Robust COMET Algorithm for Convexly Structured Shape Matrix</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral Shrinkage of Tyler's M -Estimator of Covariance Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esa Ollila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Signal Processing Conference (EUSIPCO 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eusipco.2019.8903167⟩</w:t>
+              <w:t xml:space="preserve">8th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Guadeloupe, West Indies, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/camsap45676.2019.9022652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155905v1</w:t>
+                <w:t xml:space="preserve">hal-02485823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation robuste de matrices de dispersion structurées pour des modèles bien/mal spécifiés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
+                <w:t xml:space="preserve">Modified Sparse Subspace Clustering for Radar Detection in Non-stationary Clutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28eme Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 8th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Le Gosier, France. pp.669-673, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP45676.2019.9022511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155887v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472708v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de Changement Robuste en Rang Faible pour les Séries Temporelles d'Images SAR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Mian</w:t>
+                <w:t xml:space="preserve">On the Recursions of Robust COMET Algorithm for Convexly Structured Shape Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th European Signal Processing Conference (EUSIPCO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, La Corogne, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2019.8903167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388708v1</w:t>
+                <w:t xml:space="preserve">hal-02155905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Shrinkage of Tyler's M -Estimator of Covariance Matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation robuste de matrices de dispersion structurées pour des modèles bien/mal spécifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28eme Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485823v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Sparse Subspace Clustering for Radar Detection in Non-stationary Clutter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mériaux</w:t>
+                <w:t xml:space="preserve">Détection de Changement Robuste en Rang Faible pour les Séries Temporelles d'Images SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 8th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP45676.2019.9022511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04472708v3</w:t>
+                <w:t xml:space="preserve">hal-02388708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations asymptotiques pour les composantes principales des M -estimateurs</w:t>
               </w:r>
@@ -8164,51 +8164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28eme Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
@@ -8469,252 +8469,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borne de Cramér-Rao intrinsèque pour la matrice de covariance des distributions elliptiques complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New asymptotic properties for the robust ANMF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordana Draskovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586939v1</w:t>
+                <w:t xml:space="preserve">hal-01816123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New asymptotic properties for the robust ANMF</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Borne de Cramér-Rao intrinsèque pour la matrice de covariance des distributions elliptiques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952793⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01816123v1</w:t>
+                <w:t xml:space="preserve">hal-01586939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles propriétés asymptotiques de détecteurs robustes</w:t>
               </w:r>
@@ -8739,51 +8739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingt-sixième Colloque GRETSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9942,51 +9942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Radar Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11140,51 +11140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Viet Hoa Vu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3550978" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04770231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3480280" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brehier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109228" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mhiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109430" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3289338" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3290354" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. El Korso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108460" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108613" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3169269" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Palomar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3058442" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nabil El Korso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchan Gao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meriaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3042946" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345330v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2999615" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Dra&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107282" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2886700" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Draskovic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2932877" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2019.2891201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305119v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abdallah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. El Korso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107310" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472842v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.06.030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2891201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305115v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Ben Abdallah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Taylor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2890155" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lautru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Hafdallah Ouslimani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/904/1/012010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Prabhu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Palomar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2512535" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377662v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2599494" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2403284" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grosso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brigui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142942v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Bellier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana El Hajjar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557953v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Nabil El Korso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226661" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuheng Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Augusto Borsoi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2508.18045" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Tisseau Des Escotais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136830v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasin Machkour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Muma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448237" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517210v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10445908" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Phi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446634" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094882" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43421-1_21" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399108v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil EL KORSO" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022713v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219900v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Viet Hoa VU" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228029v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04075584v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909960" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931132v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919255" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778392v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778386v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775526v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156738v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bacharach" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9615971" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02988356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287783" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571084v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054726" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287415" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9052996" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Forster" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2019.8903167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388708v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02485823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/camsap45676.2019.9022652" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472708v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022511" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388701v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462449" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586939v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816123v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952793" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486099v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313081" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617064v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hoarau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nicolas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952765" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342787v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Babu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2016.7869159" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01323380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551737" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226415v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325083v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383755" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059726v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882401" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084418v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pascal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060426" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024200v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853559" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871207v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Magoarou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871219v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04014783v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519630v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01244963v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLN021" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03135138v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Viet Hoa Vu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3550978" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04770231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3480280" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brehier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109228" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mhiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109430" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3289338" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3290354" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. El Korso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108460" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108613" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3169269" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Palomar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3058442" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nabil El Korso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchan Gao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meriaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3042946" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345330v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2999615" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Dra&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107282" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2886700" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Draskovic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2932877" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2019.2891201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305119v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abdallah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. El Korso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107310" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472842v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.06.030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2891201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305115v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayen Ben Abdallah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Taylor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2890155" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lautru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Hafdallah Ouslimani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/904/1/012010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Prabhu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Palomar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2512535" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377662v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2599494" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2403284" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana El Hajjar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Nabil El Korso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226661" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140421v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Le Bellier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grosso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brigui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuheng Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Augusto Borsoi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2508.18045" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Tisseau Des Escotais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136830v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasin Machkour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Muma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448237" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517210v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10445908" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Ha Phi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446634" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094882" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43421-1_21" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399108v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil EL KORSO" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219900v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Viet Hoa VU" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228029v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931132v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04075584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909960" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919255" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778392v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778386v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775526v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156738v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bacharach" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9615971" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02988356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287783" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571084v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054726" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287415" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9052996" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02485823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/camsap45676.2019.9022652" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472708v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022511" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155905v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Forster" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2019.8903167" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155887v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388701v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462449" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816123v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952793" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586939v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486099v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313081" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617064v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hoarau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nicolas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952765" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342787v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Babu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2016.7869159" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01323380v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ginolhac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551737" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01226415v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325083v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383755" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059726v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882401" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084418v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pascal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060426" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024200v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853559" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871207v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Magoarou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871219v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04014783v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519630v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882268.ch3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01244963v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLN021" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03135138v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>