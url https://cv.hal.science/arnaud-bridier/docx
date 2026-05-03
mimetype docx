--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -66,11520 +66,11645 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longitudinal Analysis of Surface-Associated Bacterial Ecology and Resistome Dynamics in a Pig Slaughterhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Grandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 89 (4), pp.100724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfp.2026.100724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05594656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain-dependent emergence of aminoglycoside resistance in Escherichia coli biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Minlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.100273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: The ever so elusive pathogen-harboring biofilms on abiotic surfaces in the food and clinical sectors: the good, the bad and the slimy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Habimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathios Giaouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.1374693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2024.1374693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04692342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utiliser mieux et moins les produits de désinfection en filières avicole et piscicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azziza Ait Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Balaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Berlizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using disinfection products less and better in the poultry and fish sectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azziza Ait Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Balaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Berlizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.91-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art07-GB⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyhexamethylene biguanide promotes adaptive crossresistance to gentamicin in Escherichia coli biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Minlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1324991.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1324991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacillus subtilis NDmed, a model strain for biofilm genetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.100152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2023.100152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189760v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration of surface-associated microbial communities in spaceflight habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Marra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thodoris Karapantsios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Caserta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Secchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Holynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2023.100109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004802v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biofilms as protective cocoons against biocides: from bacterial adaptation to One Health issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169 (6), pp. 1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.001340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04164904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A European-wide dataset to uncover adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sevellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01278-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03665051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic elements located in the accessory repertoire drive the adaptation to biocides in Listeria monocytogenes strains from different ecological niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Radomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.103757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2021.103757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03150893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presence and Depletion of Sulfadiazine, Trimethoprim, and Oxytetracycline into Feathers of Treated Broiler Chickens and Impact on Antibiotic-Resistant Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dréano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (51), pp.16106-16116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c05807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03918835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbial biofilms : Structural plasticity and emerging properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp. 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10010138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The coordinated population redistribution between Bacillus subtilis submerged biofilm and liquid-air pellicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.100065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2021.100065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FepR as a Central Genetic Target in the Adaptation to Quaternary Ammonium Compounds and Cross-Resistance to Ciprofloxacin in Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Grandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.864576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.864576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03707762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection of a Gentamicin-Resistant Variant Following Polyhexamethylene Biguanide (PHMB) Exposure in Escherichia coli Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Cuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10050553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03264882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposure to Quaternary Ammonium Compounds Selects Resistance to Ciprofloxacin in Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Grandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10020220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03266253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of the Genetic Features Involved in Bacillus subtilis Biofilm Formation Using Multi-Culturing Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9030633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergence of a Synergistic Diversity as a Response to Competition in Pseudomonas putida Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (1), pp.47-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-019-01470-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of cleaning and disinfection procedures on microbial ecology and Salmonella antimicrobial resistance in a pig slaughterhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Grandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charleyne Prénom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.12947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49464-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02348705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biorefinery for heterogeneous organic waste using microbial electrochemical technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.121943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial organization plasticity as an adaptive driver of surface microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whole Proteome Analyses on Ruminiclostridium cellulolyticum Show a Modulation of the Cellulolysis Machinery in Response to Cellulosic Materials with Subtle Differences in Chemical and Structural Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Badalato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sabarly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0170524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biocathodes reducing oxygen at high potential select biofilms dominated by Ectothiorhodospiraceae populations harboring a specific association of genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rimboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214 (août), pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.04.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of synthetic medium and wastewater used as dilution medium to design scalable microbial anodes: Application to food waste treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 185, pp. 106-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.02.097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Renvoisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (A), pp.133-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluorescence-based tools for single-cell approaches in food microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 213, pp.2-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biofilm-associated persistence of food-borne pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Naitali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (Part D), pp.167-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2014.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une souche de B. subtilis capable de protéger S. aureus des agents antimicrobiens en biofilms mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salles Propres et Maîtrise de la Contamination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97, pp.46-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of ypqP as a new Bacillus subtilis biofilm determinant that mediates the protection of Staphylococcus aureus against antimicrobial agents in mixed-species communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanchez Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (1), pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02473-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model-based approach to detect interspecific interactions during biofilm development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (7), pp.761 - 771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2014.923409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome sequences of two nondomesticated Bacillus subtilis strains able to form thick biofilms on submerged surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Shirae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken-Ichy Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00946-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des édifices à l'architecture très organisée... (Dossier Biofilm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341, pp.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biofilms 5 International Conference: meeting report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (5), pp.490-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic nutrient transport in three-dimensional single species bacterial biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. A. S. van Wey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. A. L. Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. K. T. K. Soboleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. C. N. C. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. C. W. C. Mcnabb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (5), pp.1280 - 1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.24390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biofilms of a Bacillus subtilis hospital isolate protect Staphylococcus aureus from biocide action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Pilar M. D. P. Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e44506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel roles of LeuO in transcription regulation of E. coli genome : antagonistic interplay with the universal silencer H-NS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomohiro T. Shimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira A. Ishihama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (2), pp.378-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2011.07818.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance of bacterial biofilms to disinfectants: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (9), pp.1017-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2011.626899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering biofilm structure and reactivity by multiscale time-resolved fluorescence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Tischenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 715, pp.333-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-0940-9_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of the action of biocides in Pseudomonas aeruginosa biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert G. Greub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V V. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (6), pp.2648-2654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01760-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Spatial Architecture of Bacillus subtilis Biofilms Deciphered Using a Surface-Associated Model and In Situ Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative biocidal activity of peracetic acid, benzalkonium chloride and ortho-phthalaldehyde on 77 bacterial strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. F. Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (3), pp.208 - 213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2011.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The biofilm architecture of sixty opportunistic pathogens deciphered using a high throughput CLSM method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boubetra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (1), pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2010.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRANSCONTAFOOD Project - Study of risks associated with cross-contaminations (microbial, chemical, allergens) during the reuse of food packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Symposium on Food Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILSI Europe, Apr 2025, Dubrovnik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the environnemental microbial community from the fish sector on L. monocytogenes biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Bellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Delporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janushan Christy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Midelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MICROBE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Sep 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a better understanding of the ecology of Listeria monocytogenes in pork processing facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Bellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Safepork 2025, 6-8 octobre 2025, Rennes, France, 2 pages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Anses; Oniris; Inrae, Oct 2025, Rennes (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illuminating the biofilm lifecycle: imaging and molecular insights with Bacillus subtilis and related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofilms environnementaux : avancées scientifiques et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, May 2024, Invited Webinar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. coli biofilm adaptation to biocides and impact on antibiotic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Legrandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail, Oct 2024, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occurrence, diversité génétique et capacité de formation de biofilms des souches de Listeria monocytogenes issues de trois filières agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Bellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Frémaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MICROBE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation to widely used biocide active susbtances selects for rifampicin resistance in E. coli biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Minlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques de l'école doctorale 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Sciences de la vie et de la Santé - ED637, Apr 2024, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occurrence, diversité génétique et capacité de formation de biofilm des souches de Listeria monocytogenes issues de trois filières agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Bellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Frémaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MICROBES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de microbiologie, Oct 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illuminating the biofilm lifecycle: imaging and molecular insights with Bacillus subtilis NDmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited talk, Department of Microbiology, University of Ljubljana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ljubljana, Apr 2024, Ljubljana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des biocides désinfectants sur l’antibiorésistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches One Health de l'antibiorésistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPILF &amp; Meta-réseau Promise, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation de biofilms de Escherichia coli aux biocides sélectionne des résistances à la rifampicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Legrandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation to widely used biocide active susbtances selects for rifampicin resistance in E. coli biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Minlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SurfSAFE Conference: Biofilm detection and control in the food industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal. pp.1-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacillus subtilis and the beanstalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asia-Pacific Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Guandzou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positive biofilms to guide surface microbial ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Association for Food Protection (IAFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatio-temporal diversification of Bacillus subtilis cell types in surface-associated communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asia-Pacific Biofilms 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, South China University of Technology; Southern University of Science and Technology, Oct 2022, Guangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd One Health EJP Annual Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biocide action in multispecies biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez Vizuette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Biofilms in Nature, Technology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Synmikro, May 2017, Marburg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée : Multispecies biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Trotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MicroBioKosmos 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Athène, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of a bioanode and a biocathode in a bioelectrochemical system allows a more than two-fold increase in energetic efficiency of microbial electrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMET5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arizona State University, Oct 2015, Tempe, AZ, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biofilm, les bactéries résistent !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez Vizuette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole Thématique CNRS BIODEMAT 2014 - 12. forum Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordinated interplay between submerged biofilm and liquid air pellicles in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez Vizuette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofilms 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biofilms structural dynamics and pathogens persistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Predictive Modelling in Food, ICPMF8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation of sessile and planktonic microbial communities in BES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioMicroWorld 2013 V international conference on environmental, industrial and applied microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergence of a synergistic diversity as a response to intra-specific competition in Pseudomonas putida mixed biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioMicroWorld2013 V international conference on environmental, industrial and applied microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biocides and Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22 nd European congress of clinical microbiology and infectious diseases (ECCMID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence Invitée : Gestion industrielle des biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Adebiotech/ RNB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Romainville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlative dynamic optical microscopy (TL, FRAP, FCS, FLIM) to decipher medical biofilm reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Daddi Oubekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Steenkeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fontaine-Aupart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. EBSA European Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary dosimetric investigation of the Orsay synchrocyclotron proton beam with respect to its medical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Rosenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eulima Workshop On The Potential Value Of Light Ion Beam Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1988, Nice, France. pp.185-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des risques associés aux contaminations croisées (agents microbiens, chimiques et allergènes) lors du réemploi des emballages alimentaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of the ecology of Listeria monocytogenes in pork processing facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Bellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFIP; ANSES; INRAE; ONIRIS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15th Safepork 2025, 6-8 octobre 2025, Rennes, France, 2 pages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rennes (FR), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAFEPORK, 15, 2025, 15th Safepork 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421731v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the ecology of Listeria monocytogenes in pork processing facilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kahina Slimani</w:t>
+                <w:t xml:space="preserve">Etude des risques associés aux contaminations croisées (agents microbiens, chimiques et allergènes) lors du réemploi des emballages alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Frémaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Safepork 2025, 6-8 octobre 2025, Rennes, France, 2 pages</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, SAFEPORK, 15, 2025, 15th Safepork 2025</w:t>
+              <w:t xml:space="preserve">SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482669v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre profil génétique et formation de biofilm de L. monocytogenes provenant de trois filières alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Bellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Frémaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Champigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Hanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROBE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, diversité génétique et capacité de formation de biofilm des souches de Listeria monocytogenes issues de 3 filières agroalimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maylis Bellay</w:t>
+                <w:t xml:space="preserve">Triamine selects for LPS-mediated antibiotic cross-resistance in Escherichia coli biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Frémaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">19e congrès national de la SFM Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136225v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triamine selects for LPS-mediated antibiotic cross-resistance in Escherichia coli biofilm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+                <w:t xml:space="preserve">Occurrence, diversité génétique et capacité de formation de biofilm des souches de Listeria monocytogenes issues de 3 filières agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Bellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Frémaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e congrès national de la SFM Microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Biofilm 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349477v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocides drive rifampicin cross-resistance in Escherichia coli biofilm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paméla Houée</w:t>
+                <w:t xml:space="preserve">Impact of quaternary ammoniums on permeability and intestinal microbiota: a study to detect biomarkers of exposure in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Ait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Copenhague, France</w:t>
+              <w:t xml:space="preserve">16èmes JS du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968964v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of quaternary ammoniums on permeability and intestinal microbiota: a study to detect biomarkers of exposure in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocides drive rifampicin cross-resistance in Escherichia coli biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Slimani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Minlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes JS du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Eurobiofilms 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Copenhague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034843v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to widely used biocide substances selects for rifampicin resistance in E. coli biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Minlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">FEMS2023 (Federation of European Microbiological Societies). 10th congress of European microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hambourg, Germany. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287692v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to widely used biocide substances selects for rifampicin resistance in E. coli biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Minlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS2023 (Federation of European Microbiological Societies). 10th congress of European microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Hambourg, Germany. , 2023</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287706v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to widely used biocide substances selects for rifampicin resistance in E. coli biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Minlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Microbiologie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella excretion level by pigs and impact of disinfection on antibiotic resistance of E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaëlle Kérouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dorenlor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP) - EAAP + WAAP + Interbull Congress 2023 : Climate change, biodiversity and global sustainability of animal production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04509647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella in pig farming: excretion level, serovars and resistance to antibiotics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Joint Technological Unit ACTIA “FASTYPERS”: Fast detection of food-borne bacterial pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Cadel-Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.123, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t>
+              <w:t xml:space="preserve">Food Micro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athènes, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845618v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Technological Unit ACTIA “FASTYPERS”: Fast detection of food-borne bacterial pathogens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+                <w:t xml:space="preserve">Biofilm adaptation to biocides and its impact on aminoglycoside resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Micro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Athènes, Greece. </w:t>
+              <w:t xml:space="preserve">Atlantic Exposome Summer School 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714890v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm adaptation to biocides and its impact on aminoglycoside resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+                <w:t xml:space="preserve">Salmonella in pig farming: excretion level, serovars and resistance to antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlantic Exposome Summer School 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.123, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287673v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What causes Listeria monocytogenes to colonize various ecological niches and reservoirs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th One Health Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Renvoisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tempe, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Content Screening Confocal Imaging, new perspectives in biofilm research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Canette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Trotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MiFoBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of bioanode and biocathode for the conversion of wastes into biocommodities using microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. , 2014, ISME15 - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of bioanode and biocathode for the conversion of wastes into biocommodities using microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European meeting of the International Society for Microbial Electrochemistry and Technology (EU-ISMET 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Alcala de Henares, Spain. EU-ISMET 2014 Book of Abstracts, 2014, EU-ISMET 2014 Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring species interactions during biofilm development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME 14 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of diversity as a response to intra-specific competition in Pseudomonas putida mixed biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilm5 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598458v1</w:t>
-              </w:r>
-[...8720 lines deleted...]
-                <w:t xml:space="preserve">hal-01204254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodborne Bacterial Pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer US, 2852, 2025, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-4100-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodborne Bacterial Pathogens: Methods and Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-278, 2019, 978-1-4939-8999-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-02158864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11589,269 +11714,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention de la résistance aux antibiotiques : une démarche « Une seule santé ». 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Maugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaya Ben Hmidene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Maugat</w:t>
+                <w:t xml:space="preserve">Adeline Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghaya Ben Hmidene</w:t>
+                <w:t xml:space="preserve">Marion Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Paumier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gambotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique France. 2024, pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04973971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiorésistance et environnement - État et causes possibles de la contamination des milieux en France par les antibiotiques, les bactéries résistantes aux antibiotiques et les supports génétiques de la résistance aux antibiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Hocquet</w:t>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maris</w:t>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Baron</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2016-SA-025, Anses. 2020, 263 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04301762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11861,937 +11986,937 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic pipeline for analysis of mutational events in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foodborne Bacterial Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-4100-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatic pipeline for profiling foodborne bacterial ecology and resistome from short-read metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foodborne Bacterial pathogens-2nd edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2852, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer US</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-309, In press, Methods in Molecular Biology, 978-1-0716-4100-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-4100-2_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of multispecies bacterial biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIM 53: Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2023, Methods in Microbiology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mim.2023.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocides désinfectants en agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Attig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agents antimicrobiens et sécurité sanitaire des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-104, 2021, 978-2-7430-2597-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03624375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Foodborne Pathogen Ecology and Antimicrobial Resistance in the Light of Shotgun Metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foodborne Bacterial Pathogens: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-245, 2019, 978-1-4939-9000-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-02158853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of confocal laser scanning microscopy in deciphering biofilm tridimensional structure and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1147, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humana Press Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-266, 2014, Methods in Molecular Biology, 978-1-4939-0467-9 978-1-4939-0466-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-0467-9_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destructive and nondestructive methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 p., 2014, 978-1-118-33614-4 978-0-470-65985-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for biofilm constituents and turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clayton E. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J. Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and Sons, 371 p., 2014, 978-0-4706-5985-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118336144.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12801,91 +12926,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilms bactériens, biocides et antibiorésistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04969084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12895,117 +13020,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de régulation de l'activité d'un système bioélectrochimique comportant à la fois une bioanode et une biocathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3026413. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13015,114 +13140,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">architecture of biofilms and resistance to disinfection : contribution of multimodal fluorescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agricultural sciences. AgroParisTech, 2011. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011AGPT0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-01002653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId353"/>
+      <w:footerReference w:type="default" r:id="rId351"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13269,51 +13394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdonnais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482669v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fremaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Champigny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Bellay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Slimani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://safepork.ifip.asso.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hanin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lem&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Hou&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Minlong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ait-Ali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taillandier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle K&#233;rouanton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Anger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dorenlor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roussel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F&#233;lix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287673v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Felix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Piveteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renvois&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Trotier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Delporte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578334v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337980v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecoq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Felix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734068v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez Vizuette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743670v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598815v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680300v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598816v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680283v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Daddi Oubekka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005865v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bridier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rosenwald" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N'Guyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100273" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04692342v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habimana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Giaouris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1374693" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziza Ait Ahmed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Balaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Battaglia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Berlizot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art07-GB" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601631v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art08" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334478v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1324991" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189760v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100152" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164904v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001340" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004802v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Karapantsios" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Caserta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Secchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Holynska" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100109" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03918835v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dr&#233;ano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valentin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c05807" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03150893v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Gu&#233;rin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103757" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665051v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01278-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010138" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2021.100065" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03707762v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Grandois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.864576" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194274v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9030633" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03264882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cuzin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10050553" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03266253v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10020220" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031204v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01470-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02348705v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Pr&#233;nom" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Roux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49464-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623488v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121943" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605872v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01364" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555491v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sabarly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170524" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605052v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rimboud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.087" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149751v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.02.097" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608538v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.05.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535294v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204463v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.04.015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606472v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aymerich" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140621v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchez Vizuete" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coq" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aymerich" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02473-14" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031307v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanaka" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shirae" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Yoshida" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00946-14" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601626v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shirae" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichy Yoshida" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204397v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2014.923409" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598459v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605768v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Chalabaev" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.03.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T2SDV68-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004201v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. A. S. van Wey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. A. L. Cookson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. T. K. Soboleva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. N. C. Roy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. W. C. Mcnabb" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24390" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM1V2NQ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000022v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar M. D. P. Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Le Coq" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044506" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190488v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016177" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004331v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Thomas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2011.03.014" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-852XP1XL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000634v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro T. Shimada" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira A. Ishihama" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07818.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434526v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briandet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.626899" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019488v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tischenko" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0940-9_21" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000635v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert G. Greub" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V. Thomas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01760-10" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204254v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boubetra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thomas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.04.006" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBS2MD01-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418844v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4100-2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02158864v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-9000-9#about" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04973971v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maugat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Ben Hmidene" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paumier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Opatowski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gambotti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04301762v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maris" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695580v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4100-2_15" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695572v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-4100-2_19#citeas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4100-2_19" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087208v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mim.2023.03.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03624375v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Attig" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/agents-antimicrobiens-et-securite-sanitaire-des-aliments/descriptif-9782743025977" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02158853v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-4939-9000-9_19" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600174v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4939-0467-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0467-9_18" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794026v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois Brissonnet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470659858.html" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605400v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton E. Cox" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Zaragoza" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118336144.ch5" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969084v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608930v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01002653v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0026" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05594656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lem&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Hou&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Grandois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfp.2026.100724" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Minlong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100273" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04692342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habimana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Giaouris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1374693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziza Ait Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Balaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Battaglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Berlizot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art08" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art07-GB" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1324991" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189760v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100152" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004802v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Karapantsios" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Caserta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Secchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Holynska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001340" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F&#233;lix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01278-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03150893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103757" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03918835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dr&#233;ano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valentin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taillandier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c05807" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501177v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2021.100065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03707762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.864576" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03264882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cuzin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10050553" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03266253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10020220" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9030633" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01470-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02348705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Pr&#233;nom" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49464-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121943" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01364" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sabarly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170524" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rimboud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.087" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.02.097" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renvois&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.05.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bridier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204463v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.04.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aymerich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchez Vizuete" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aymerich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02473-14" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2014.923409" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601626v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shirae" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichy Yoshida" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00946-14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605768v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Chalabaev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.03.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T2SDV68-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. A. S. van Wey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. A. L. Cookson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. T. K. Soboleva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. N. C. Roy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. W. C. Mcnabb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24390" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM1V2NQ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000022v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar M. D. P. Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Le Coq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044506" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000634v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro T. Shimada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira A. Ishihama" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07818.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briandet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.626899" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tischenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0940-9_21" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000635v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert G. Greub" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V. Thomas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01760-10" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190488v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016177" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004331v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Thomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2011.03.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-852XP1XL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boubetra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.04.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBS2MD01-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Slimani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hanin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421578v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Bellay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Delporte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482681v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fremaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Champigny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578334v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968985v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969021v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827871v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578344v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966906v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337980v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661855v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecoq" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780660v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243324v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Felix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palma" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Piveteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez Vizuette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680312v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Trotier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664981v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743670v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680300v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598816v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598815v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680289v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680283v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204293v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Daddi Oubekka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005865v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rosenwald" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N'Guyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482669v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://safepork.ifip.asso.fr" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421731v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdonnais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261900v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349477v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136225v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034843v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ait-Ali" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968964v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287706v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemee" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287692v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287793v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509647v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle K&#233;rouanton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Anger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dorenlor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roussel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287673v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845618v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243387v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Felix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palma" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664977v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302330v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598488v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598458v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418844v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4100-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02158864v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-9000-9#about" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04973971v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maugat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Ben Hmidene" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paumier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Opatowski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gambotti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04301762v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maris" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695580v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4100-2_15" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695572v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-4100-2_19#citeas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4100-2_19" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087208v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mim.2023.03.002" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03624375v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Attig" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/agents-antimicrobiens-et-securite-sanitaire-des-aliments/descriptif-9782743025977" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02158853v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-4939-9000-9_19" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600174v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4939-0467-9" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0467-9_18" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794026v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois Brissonnet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470659858.html" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605400v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton E. Cox" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Zaragoza" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118336144.ch5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969084v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608930v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01002653v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0026" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>