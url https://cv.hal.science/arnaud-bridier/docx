--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -472,51 +472,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04692342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser mieux et moins les produits de désinfection en filières avicole et piscicole</w:t>
+                <w:t xml:space="preserve">Using disinfection products less and better in the poultry and fish sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziza Ait Ahmed</w:t>
@@ -555,102 +555,102 @@
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Berlizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 94, pp.115-126. </w:t>
+              <w:t xml:space="preserve">, 2024, 94, pp.91-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art07-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601631v1</w:t>
+                <w:t xml:space="preserve">hal-04791437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using disinfection products less and better in the poultry and fish sectors</w:t>
+                <w:t xml:space="preserve">Utiliser mieux et moins les produits de désinfection en filières avicole et piscicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziza Ait Ahmed</w:t>
@@ -689,78 +689,78 @@
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Berlizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 94, pp.91-101. </w:t>
+              <w:t xml:space="preserve">, 2024, 94, pp.115-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art07-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791437v1</w:t>
+                <w:t xml:space="preserve">hal-04601631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhexamethylene biguanide promotes adaptive crossresistance to gentamicin in Escherichia coli biofilms</w:t>
               </w:r>
@@ -1008,727 +1008,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189760v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of surface-associated microbial communities in spaceflight habitats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biofilms as protective cocoons against biocides: from bacterial adaptation to One Health issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Marra</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2023.100109⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169 (6), pp. 1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.001340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004802v2</w:t>
+                <w:t xml:space="preserve">anses-04164904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilms as protective cocoons against biocides: from bacterial adaptation to One Health issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Boulanger</w:t>
+                <w:t xml:space="preserve">Migration of surface-associated microbial communities in spaceflight habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Marra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thodoris Karapantsios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Caserta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Secchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Briandet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Malgorzata Holynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 169 (6), pp. 1-20. </w:t>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.001340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2023.100109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04164904v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004802v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European-wide dataset to uncover adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
+                <w:t xml:space="preserve">Presence and Depletion of Sulfadiazine, Trimethoprim, and Oxytetracycline into Feathers of Treated Broiler Chickens and Impact on Antibiotic-Resistant Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Félix</w:t>
+                <w:t xml:space="preserve">Estelle Dréano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sevellec</w:t>
+                <w:t xml:space="preserve">Charlotte Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Palma</w:t>
+                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Emmanuel Douarre</w:t>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Felten</w:t>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (1), pp.190. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (51), pp.16106-16116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01278-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c05807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03665051v1</w:t>
+                <w:t xml:space="preserve">anses-03918835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic elements located in the accessory repertoire drive the adaptation to biocides in Listeria monocytogenes strains from different ecological niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Radomski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.103757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2021.103757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03150893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence and Depletion of Sulfadiazine, Trimethoprim, and Oxytetracycline into Feathers of Treated Broiler Chickens and Impact on Antibiotic-Resistant Bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Valentin</w:t>
+                <w:t xml:space="preserve">A European-wide dataset to uncover adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
+                <w:t xml:space="preserve">Yann Sevellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Pierre Emmanuel Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Soumet</w:t>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (51), pp.16106-16116. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c05807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01278-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">anses-03918835v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03665051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial biofilms : Structural plasticity and emerging properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (1), pp. 138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1756,697 +1756,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coordinated population redistribution between Bacillus subtilis submerged biofilm and liquid-air pellicle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+                <w:t xml:space="preserve">FepR as a Central Genetic Target in the Adaptation to Quaternary Ammonium Compounds and Cross-Resistance to Ciprofloxacin in Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Grandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2021.100065⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.864576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.864576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501177v1</w:t>
+                <w:t xml:space="preserve">anses-03707762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FepR as a Central Genetic Target in the Adaptation to Quaternary Ammonium Compounds and Cross-Resistance to Ciprofloxacin in Listeria monocytogenes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Soumet</w:t>
+                <w:t xml:space="preserve">The coordinated population redistribution between Bacillus subtilis submerged biofilm and liquid-air pellicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.864576. </w:t>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.100065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.864576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2021.100065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03707762v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of a Gentamicin-Resistant Variant Following Polyhexamethylene Biguanide (PHMB) Exposure in Escherichia coli Biofilms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Soumet</w:t>
+                <w:t xml:space="preserve">Comparison of the Genetic Features Involved in Bacillus subtilis Biofilm Formation Using Multi-Culturing Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10050553⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9030633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03264882v1</w:t>
+                <w:t xml:space="preserve">hal-03194274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to Quaternary Ammonium Compounds Selects Resistance to Ciprofloxacin in Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Grandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (2), pp.220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pathogens10020220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03266253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Genetic Features Involved in Bacillus subtilis Biofilm Formation Using Multi-Culturing Approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+                <w:t xml:space="preserve">Selection of a Gentamicin-Resistant Variant Following Polyhexamethylene Biguanide (PHMB) Exposure in Escherichia coli Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Cuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (3), pp.633. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9030633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10050553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194274v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03264882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of a Synergistic Diversity as a Response to Competition in Pseudomonas putida Biofilms</w:t>
               </w:r>
@@ -2458,51 +2458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3217,593 +3217,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of synthetic medium and wastewater used as dilution medium to design scalable microbial anodes: Application to food waste treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Blanchet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+                <w:t xml:space="preserve">Pierre Champigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+                <w:t xml:space="preserve">Laure Renvoisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, vol. 185, pp. 106-115. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (A), pp.133-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.02.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149751v1</w:t>
+                <w:t xml:space="preserve">hal-01608538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescence-based tools for single-cell approaches in food microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Champigneux</w:t>
+                <w:t xml:space="preserve">A. Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Renvoisé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Hammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.05.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 213, pp.2-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608538v1</w:t>
+                <w:t xml:space="preserve">hal-01535294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence-based tools for single-cell approaches in food microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bridier</w:t>
+                <w:t xml:space="preserve">Biofilm-associated persistence of food-borne pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hammes</w:t>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Canette</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Murielle Naitali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 213, pp.2-16. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (Part D), pp.167-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2014.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01535294v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm-associated persistence of food-borne pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of synthetic medium and wastewater used as dilution medium to design scalable microbial anodes: Application to food waste treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Naitali</w:t>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45 (Part D), pp.167-178. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 185, pp. 106-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2014.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.02.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204463v1</w:t>
+                <w:t xml:space="preserve">hal-01149751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une souche de B. subtilis capable de protéger S. aureus des agents antimicrobiens en biofilms mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Pilar Sanchez-Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3906,51 +3906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sanchez Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4027,64 +4027,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based approach to detect interspecific interactions during biofilm development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4373,51 +4373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 164 (5), pp.490-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4737,788 +4737,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel roles of LeuO in transcription regulation of E. coli genome : antagonistic interplay with the universal silencer H-NS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Spatial Architecture of Bacillus subtilis Biofilms Deciphered Using a Surface-Associated Model and In Situ Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomohiro T. Shimada</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2011.07818.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000634v1</w:t>
+                <w:t xml:space="preserve">hal-01190488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of bacterial biofilms to disinfectants: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bridier</w:t>
+                <w:t xml:space="preserve">Comparative biocidal activity of peracetic acid, benzalkonium chloride and ortho-phthalaldehyde on 77 bacterial strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Briandet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+                <w:t xml:space="preserve">F. F. Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (3), pp.208 - 213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2011.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927014.2011.626899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05434526v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering biofilm structure and reactivity by multiscale time-resolved fluorescence analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel roles of LeuO in transcription regulation of E. coli genome : antagonistic interplay with the universal silencer H-NS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Tischenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+                <w:t xml:space="preserve">Tomohiro T. Shimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Akira A. Ishihama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-0940-9_21⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (2), pp.378-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2011.07818.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019488v1</w:t>
+                <w:t xml:space="preserve">hal-01000634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the action of biocides in Pseudomonas aeruginosa biofilms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+                <w:t xml:space="preserve">Resistance of bacterial biofilms to disinfectants: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence F. Dubois-Brissonnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+                <w:t xml:space="preserve">V. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01760-10⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (9), pp.1017-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2011.626899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000635v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spatial Architecture of Bacillus subtilis Biofilms Deciphered Using a Surface-Associated Model and In Situ Imaging</w:t>
+                <w:t xml:space="preserve">Deciphering biofilm structure and reactivity by multiscale time-resolved fluorescence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Tischenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (1), </w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 715, pp.333-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-0940-9_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190488v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative biocidal activity of peracetic acid, benzalkonium chloride and ortho-phthalaldehyde on 77 bacterial strains</w:t>
+                <w:t xml:space="preserve">Dynamics of the action of biocides in Pseudomonas aeruginosa biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert G. Greub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V V. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. F. Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2011.03.014⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (6), pp.2648-2654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01760-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004331v1</w:t>
+                <w:t xml:space="preserve">hal-01000635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biofilm architecture of sixty opportunistic pathogens deciphered using a high throughput CLSM method</w:t>
               </w:r>
@@ -5556,51 +5556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boubetra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (1), pp.64-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5672,277 +5672,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSCONTAFOOD Project - Study of risks associated with cross-contaminations (microbial, chemical, allergens) during the reuse of food packaging</w:t>
+                <w:t xml:space="preserve">Influence of the environnemental microbial community from the fish sector on L. monocytogenes biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Slimani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Soumet</w:t>
+                <w:t xml:space="preserve">Maylis Bellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brauge</w:t>
+                <w:t xml:space="preserve">Perrine Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janushan Christy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Food Packaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILSI Europe, Apr 2025, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">MICROBE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568486v1</w:t>
+                <w:t xml:space="preserve">hal-05421578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the environnemental microbial community from the fish sector on L. monocytogenes biofilm formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Perrine Delporte</w:t>
+                <w:t xml:space="preserve">TRANSCONTAFOOD Project - Study of risks associated with cross-contaminations (microbial, chemical, allergens) during the reuse of food packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Hanin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROBE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Food Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILSI Europe, Apr 2025, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421578v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the ecology of Listeria monocytogenes in pork processing facilities</w:t>
               </w:r>
@@ -5954,77 +5954,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Fremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Champigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Bellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Safepork 2025, 6-8 octobre 2025, Rennes, France, 2 pages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; Anses; Oniris; Inrae, Oct 2025, Rennes (FR), France</w:t>
@@ -6047,320 +6047,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminating the biofilm lifecycle: imaging and molecular insights with Bacillus subtilis and related species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadi Jbara</w:t>
+                <w:t xml:space="preserve">L’adaptation de biofilms de Escherichia coli aux biocides sélectionne des résistances à la rifampicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Guéneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+                <w:t xml:space="preserve">Patricia Legrandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilms environnementaux : avancées scientifiques et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, May 2024, Invited Webinar, France</w:t>
+              <w:t xml:space="preserve">Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578334v1</w:t>
+                <w:t xml:space="preserve">hal-04968999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. coli biofilm adaptation to biocides and impact on antibiotic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Legrandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence, diversité génétique et capacité de formation de biofilms des souches de Listeria monocytogenes issues de trois filières agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Bellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Frémaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6392,73 +6392,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROBE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to widely used biocide active susbtances selects for rifampicin resistance in E. coli biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6517,501 +6517,501 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'école doctorale 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole doctorale Sciences de la vie et de la Santé - ED637, Apr 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, diversité génétique et capacité de formation de biofilm des souches de Listeria monocytogenes issues de trois filières agroalimentaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+                <w:t xml:space="preserve">Illuminating the biofilm lifecycle: imaging and molecular insights with Bacillus subtilis and related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROBES 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de microbiologie, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Biofilms environnementaux : avancées scientifiques et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, May 2024, Invited Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827871v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminating the biofilm lifecycle: imaging and molecular insights with Bacillus subtilis NDmed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hadi Jbara</w:t>
+                <w:t xml:space="preserve">Occurrence, diversité génétique et capacité de formation de biofilm des souches de Listeria monocytogenes issues de trois filières agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Bellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Frémaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk, Department of Microbiology, University of Ljubljana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Ljubljana, Apr 2024, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">MICROBES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de microbiologie, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578344v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des biocides désinfectants sur l’antibiorésistance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Illuminating the biofilm lifecycle: imaging and molecular insights with Bacillus subtilis NDmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches One Health de l'antibiorésistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPILF &amp; Meta-réseau Promise, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Invited talk, Department of Microbiology, University of Ljubljana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ljubljana, Apr 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966906v1</w:t>
+                <w:t xml:space="preserve">hal-04578344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation de biofilms de Escherichia coli aux biocides sélectionne des résistances à la rifampicine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des biocides désinfectants sur l’antibiorésistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Approches One Health de l'antibiorésistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPILF &amp; Meta-réseau Promise, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968999v1</w:t>
+                <w:t xml:space="preserve">hal-04966906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to widely used biocide active susbtances selects for rifampicin resistance in E. coli biofilms</w:t>
               </w:r>
@@ -7122,51 +7122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus subtilis and the beanstalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7174,51 +7174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Guandzou, China</w:t>
@@ -7247,64 +7247,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive biofilms to guide surface microbial ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7411,51 +7411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7497,51 +7497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7622,64 +7622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocide action in multispecies biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Sanchez Vizuette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7741,428 +7741,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence invitée : Multispecies biofilms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Biofilm, les bactéries résistent !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez Vizuette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroBioKosmos 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Athène, Greece</w:t>
+              <w:t xml:space="preserve">Ecole Thématique CNRS BIODEMAT 2014 - 12. forum Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680312v1</w:t>
+                <w:t xml:space="preserve">hal-02743670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of a bioanode and a biocathode in a bioelectrochemical system allows a more than two-fold increase in energetic efficiency of microbial electrosynthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+                <w:t xml:space="preserve">Conférence invitée : Multispecies biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Trotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMET5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arizona State University, Oct 2015, Tempe, AZ, United States</w:t>
+              <w:t xml:space="preserve">MicroBioKosmos 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664981v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm, les bactéries résistent !</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Deschamps</w:t>
+                <w:t xml:space="preserve">Combination of a bioanode and a biocathode in a bioelectrochemical system allows a more than two-fold increase in energetic efficiency of microbial electrosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique CNRS BIODEMAT 2014 - 12. forum Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">ISMET5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arizona State University, Oct 2015, Tempe, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743670v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated interplay between submerged biofilm and liquid air pellicles in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Sanchez Vizuette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8207,368 +8207,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilms structural dynamics and pathogens persistance</w:t>
+                <w:t xml:space="preserve">Emergence of a synergistic diversity as a response to intra-specific competition in Pseudomonas putida mixed biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Predictive Modelling in Food, ICPMF8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">BioMicroWorld2013 V international conference on environmental, industrial and applied microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680300v1</w:t>
+                <w:t xml:space="preserve">hal-02598815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of sessile and planktonic microbial communities in BES</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Bouchez</w:t>
+                <w:t xml:space="preserve">Biofilms structural dynamics and pathogens persistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMicroWorld 2013 V international conference on environmental, industrial and applied microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">Predictive Modelling in Food, ICPMF8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598816v1</w:t>
+                <w:t xml:space="preserve">hal-03680300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of a synergistic diversity as a response to intra-specific competition in Pseudomonas putida mixed biofilm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+                <w:t xml:space="preserve">Adaptation of sessile and planktonic microbial communities in BES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMicroWorld2013 V international conference on environmental, industrial and applied microbiology</w:t>
+              <w:t xml:space="preserve">BioMicroWorld 2013 V international conference on environmental, industrial and applied microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598815v1</w:t>
+                <w:t xml:space="preserve">hal-02598816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocides and Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 nd European congress of clinical microbiology and infectious diseases (ECCMID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8587,260 +8587,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence Invitée : Gestion industrielle des biofilms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Correlative dynamic optical microscopy (TL, FRAP, FCS, FLIM) to decipher medical biofilm reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Daddi Oubekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Steenkeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fontaine-Aupart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Adebiotech/ RNB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Romainville, France</w:t>
+              <w:t xml:space="preserve">8. EBSA European Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680283v1</w:t>
+                <w:t xml:space="preserve">hal-01204293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative dynamic optical microscopy (TL, FRAP, FCS, FLIM) to decipher medical biofilm reactivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Conférence Invitée : Gestion industrielle des biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Fontaine-Aupart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. EBSA European Biophysics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque Adebiotech/ RNB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204293v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary dosimetric investigation of the Orsay synchrocyclotron proton beam with respect to its medical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Rosenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8947,337 +8947,337 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the ecology of Listeria monocytogenes in pork processing facilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kahina Slimani</w:t>
+                <w:t xml:space="preserve">Etude des risques associés aux contaminations croisées (agents microbiens, chimiques et allergènes) lors du réemploi des emballages alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Frémaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Safepork 2025, 6-8 octobre 2025, Rennes, France, 2 pages</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, SAFEPORK, 15, 2025, 15th Safepork 2025</w:t>
+              <w:t xml:space="preserve">SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482669v1</w:t>
+                <w:t xml:space="preserve">hal-05421731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des risques associés aux contaminations croisées (agents microbiens, chimiques et allergènes) lors du réemploi des emballages alimentaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of the ecology of Listeria monocytogenes in pork processing facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Bellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFIP; ANSES; INRAE; ONIRIS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15th Safepork 2025, 6-8 octobre 2025, Rennes, France, 2 pages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rennes (FR), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAFEPORK, 15, 2025, 15th Safepork 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421731v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre profil génétique et formation de biofilm de L. monocytogenes provenant de trois filières alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Bellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Frémaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9384,64 +9384,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e congrès national de la SFM Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
@@ -9470,103 +9470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence, diversité génétique et capacité de formation de biofilm des souches de Listeria monocytogenes issues de 3 filières agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Bellay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Frémaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Champigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilm 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
@@ -9589,277 +9589,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of quaternary ammoniums on permeability and intestinal microbiota: a study to detect biomarkers of exposure in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
+                <w:t xml:space="preserve">Biocides drive rifampicin cross-resistance in Escherichia coli biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Minlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes JS du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Eurobiofilms 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Copenhague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034843v1</w:t>
+                <w:t xml:space="preserve">hal-04968964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocides drive rifampicin cross-resistance in Escherichia coli biofilm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paméla Houée</w:t>
+                <w:t xml:space="preserve">Impact of quaternary ammoniums on permeability and intestinal microbiota: a study to detect biomarkers of exposure in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Ait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Copenhague, France</w:t>
+              <w:t xml:space="preserve">16èmes JS du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968964v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to widely used biocide substances selects for rifampicin resistance in E. coli biofilms</w:t>
               </w:r>
@@ -10220,51 +10220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella excretion level by pigs and impact of disinfection on antibiotic resistance of E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaëlle Kérouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10339,432 +10339,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04509647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Technological Unit ACTIA “FASTYPERS”: Fast detection of food-borne bacterial pathogens</w:t>
+                <w:t xml:space="preserve">Salmonella in pig farming: excretion level, serovars and resistance to antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Roussel</w:t>
+                <w:t xml:space="preserve">Annaëlle Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Cadel-Six</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Emmanuel Douarre</w:t>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Micro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Athènes, Greece. </w:t>
+              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.123, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714890v1</w:t>
+                <w:t xml:space="preserve">hal-03845618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm adaptation to biocides and its impact on aminoglycoside resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+                <w:t xml:space="preserve">Joint Technological Unit ACTIA “FASTYPERS”: Fast detection of food-borne bacterial pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Cadel-Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlantic Exposome Summer School 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Food Micro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athènes, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287673v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella in pig farming: excretion level, serovars and resistance to antibiotics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Denis</w:t>
+                <w:t xml:space="preserve">Biofilm adaptation to biocides and its impact on aminoglycoside resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.123, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t>
+              <w:t xml:space="preserve">Atlantic Exposome Summer School 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845618v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What causes Listeria monocytogenes to colonize various ecological niches and reservoirs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sévellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10884,64 +10884,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Renvoisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tempe, AZ, United States</w:t>
@@ -10970,90 +10970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Content Screening Confocal Imaging, new perspectives in biofilm research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Canette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Trotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11147,51 +11147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. , 2014, ISME15 - Abstract Book</w:t>
@@ -11688,1241 +11688,1241 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-02158864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic pipeline for analysis of mutational events in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foodborne Bacterial Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4100-2_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioinformatic pipeline for profiling foodborne bacterial ecology and resistome from short-read metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foodborne Bacterial pathogens-2nd edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2852, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer US</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-309, In press, Methods in Molecular Biology, 978-1-0716-4100-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4100-2_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial analysis of multispecies bacterial biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Costache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIM 53: Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2023, Methods in Microbiology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.mim.2023.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biocides désinfectants en agroalimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Attig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Midelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavoisier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agents antimicrobiens et sécurité sanitaire des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-104, 2021, 978-2-7430-2597-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03624375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Foodborne Pathogen Ecology and Antimicrobial Resistance in the Light of Shotgun Metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foodborne Bacterial Pathogens: Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-245, 2019, 978-1-4939-9000-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02158853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destructive and nondestructive methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofouling Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley and Sons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14 p., 2014, 978-1-118-33614-4 978-0-470-65985-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of confocal laser scanning microscopy in deciphering biofilm tridimensional structure and reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humana Press Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-266, 2014, Methods in Molecular Biology, 978-1-4939-0467-9 978-1-4939-0466-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-0467-9_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methods for biofilm constituents and turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clayton E. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofouling Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley and Sons, 371 p., 2014, 978-0-4706-5985-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118336144.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention de la résistance aux antibiotiques : une démarche « Une seule santé ». 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Maugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaya Ben Hmidene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Opatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gambotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique France. 2024, pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04973971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiorésistance et environnement - État et causes possibles de la contamination des milieux en France par les antibiotiques, les bactéries résistantes aux antibiotiques et les supports génétiques de la résistance aux antibiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bibbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2016-SA-025, Anses. 2020, 263 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04301762v1</w:t>
-              </w:r>
-[...938 lines deleted...]
-                <w:t xml:space="preserve">hal-01605400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13394,51 +13394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05594656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lem&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Hou&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Grandois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfp.2026.100724" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Minlong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100273" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04692342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habimana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Giaouris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1374693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziza Ait Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Balaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Battaglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Berlizot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art08" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art07-GB" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1324991" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189760v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100152" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004802v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Karapantsios" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Caserta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Secchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Holynska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001340" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F&#233;lix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01278-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03150893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103757" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03918835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dr&#233;ano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valentin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taillandier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c05807" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501177v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2021.100065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03707762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.864576" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03264882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cuzin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10050553" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03266253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10020220" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9030633" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01470-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02348705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Pr&#233;nom" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49464-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121943" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01364" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sabarly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170524" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rimboud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.087" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.02.097" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renvois&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.05.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bridier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204463v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.04.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aymerich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchez Vizuete" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aymerich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02473-14" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2014.923409" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601626v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shirae" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichy Yoshida" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00946-14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605768v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Chalabaev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.03.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T2SDV68-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. A. S. van Wey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. A. L. Cookson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. T. K. Soboleva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. N. C. Roy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. W. C. Mcnabb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24390" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM1V2NQ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000022v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar M. D. P. Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Le Coq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044506" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000634v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro T. Shimada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira A. Ishihama" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07818.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briandet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.626899" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tischenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0940-9_21" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000635v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert G. Greub" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V. Thomas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01760-10" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190488v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016177" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004331v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Thomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2011.03.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-852XP1XL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boubetra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.04.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBS2MD01-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Slimani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hanin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421578v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Bellay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Delporte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482681v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fremaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Champigny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578334v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968985v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969021v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827871v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578344v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966906v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337980v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661855v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecoq" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780660v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243324v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Felix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palma" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Piveteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez Vizuette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680312v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Trotier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664981v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743670v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680300v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598816v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598815v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680289v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680283v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204293v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Daddi Oubekka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005865v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rosenwald" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N'Guyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482669v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://safepork.ifip.asso.fr" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421731v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdonnais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261900v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349477v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136225v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034843v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ait-Ali" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968964v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287706v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemee" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287692v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287793v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509647v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle K&#233;rouanton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Anger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dorenlor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roussel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287673v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845618v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243387v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Felix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palma" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664977v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302330v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598488v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598458v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418844v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4100-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02158864v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-9000-9#about" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04973971v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maugat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Ben Hmidene" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paumier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Opatowski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gambotti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04301762v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maris" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695580v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4100-2_15" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695572v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-4100-2_19#citeas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4100-2_19" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087208v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mim.2023.03.002" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03624375v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Attig" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/agents-antimicrobiens-et-securite-sanitaire-des-aliments/descriptif-9782743025977" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02158853v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-4939-9000-9_19" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600174v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4939-0467-9" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0467-9_18" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794026v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois Brissonnet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470659858.html" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605400v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton E. Cox" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Zaragoza" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118336144.ch5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969084v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608930v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01002653v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0026" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05594656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lem&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Hou&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Grandois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfp.2026.100724" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Minlong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100273" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04692342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habimana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Giaouris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1374693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791437v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziza Ait Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Balaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Battaglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Berlizot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art07-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art08" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1324991" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189760v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100152" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001340" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004802v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Karapantsios" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Caserta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Secchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Holynska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100109" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03918835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dr&#233;ano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valentin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taillandier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c05807" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03150893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Gu&#233;rin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F&#233;lix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103757" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01278-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Bridier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03707762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.864576" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2021.100065" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9030633" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03266253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10020220" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03264882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cuzin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10050553" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01470-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02348705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Pr&#233;nom" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49464-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121943" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01364" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sabarly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pourette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170524" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rimboud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.087" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renvois&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.05.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535294v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bridier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.04.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.02.097" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aymerich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchez Vizuete" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aymerich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02473-14" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2014.923409" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601626v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shirae" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichy Yoshida" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00946-14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605768v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Chalabaev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.03.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T2SDV68-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. A. S. van Wey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. A. L. Cookson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. T. K. Soboleva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. N. C. Roy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. W. C. Mcnabb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24390" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM1V2NQ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000022v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar M. D. P. Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Le Coq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044506" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016177" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004331v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Thomas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2011.03.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-852XP1XL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro T. Shimada" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira A. Ishihama" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07818.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434526v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briandet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.626899" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019488v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tischenko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0940-9_21" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000635v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert G. Greub" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V. Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01760-10" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boubetra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.04.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBS2MD01-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421578v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Bellay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Delporte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hanin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568486v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Slimani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482681v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fremaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Champigny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968985v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421500v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969021v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578334v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827871v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966906v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337980v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661855v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecoq" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780660v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243324v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Felix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palma" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Piveteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez Vizuette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743670v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680312v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Trotier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664981v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598815v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680300v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598816v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680289v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204293v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Daddi Oubekka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03680283v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005865v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rosenwald" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N'Guyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421731v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdonnais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482669v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://safepork.ifip.asso.fr" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261900v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349477v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136225v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968964v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034843v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ait-Ali" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287706v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemee" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287692v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287793v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509647v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle K&#233;rouanton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Anger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dorenlor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845618v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714890v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roussel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287673v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03243387v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Felix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palma" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664977v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302330v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598488v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598458v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418844v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4100-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02158864v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-9000-9#about" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695580v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4100-2_15" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695572v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-4100-2_19#citeas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4100-2_19" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087208v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mim.2023.03.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03624375v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Attig" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/agents-antimicrobiens-et-securite-sanitaire-des-aliments/descriptif-9782743025977" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02158853v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-4939-9000-9_19" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794026v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois Brissonnet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470659858.html" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600174v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4939-0467-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0467-9_18" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605400v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton E. Cox" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Zaragoza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118336144.ch5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04973971v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maugat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Ben Hmidene" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paumier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Opatowski" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gambotti" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04301762v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maris" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969084v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608930v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01002653v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0026" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>