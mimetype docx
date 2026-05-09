--- v0 (2026-03-14)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Buchs </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Univ. Grenoble Alpes, UMR Pacte (UGA, CNRS, Sciences Po Grenoble)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Limits” at the human–nature interface: a meta-ethnographic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bolognesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1), pp.art21. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-16991-310121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur et la recherche française en transition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Quand transition énergétique rime avec innovation technologique — Ouvrir la boîte noire de la modernisation écologique, 15 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13cq9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05035711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos: Vingt ans de questionnements des enjeux de durabilité dans les territoires. DD&T : un forum, un réseau et des engagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.22020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu et contenant de la revue Développement durable & territoires (DD&T) : 20 ans de publications au croisement de la durabilité et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1-40. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the ecological economics of water: Social and political perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.107176. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03330707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting participatory processes to fine‐tune conservation approaches in multiactor decision settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (3), pp.804-815. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.13654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposition des collectifs agricoles pour des filières plus durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Amichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Henninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.19064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can social ecological economics of water reinforce the “big tent”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169 (March), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.106553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02404315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite great expectations in the Seine River Basin, the WFD did not reduce diffuse pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.534-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02957812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs (im)matériels : enjeux épistémologiques, institutionnels et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Communs (im)matériels. Conjuguer les dimensions matérielles et immatérielles des communs, 10 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.13701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02069160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Hans Bressers, Nanny Bressers, Corinne Larrue (Eds.). Governance for drought resilience. Land and water drought management in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.302-304. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2017049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01637484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les usages de l'eau : une clarification terminologique et conceptuelle pour lever les confusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Calianno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.18442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Gisèle Vianey, Mélanie Requier-Desjardins et Jean-Christophe Paoli (dir.). Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course aux terres et à l’eau en contextes méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, http://journals.openedition.org/developpementdurable/11316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de qualification et construction d’un compromis institutionnel territorialisé. La gestion intégrée de l’eau par bassin dans le canton de Fribourg (Suisse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Modalités de qualification et de gestion des ressources naturelles (1/2), 7 (3), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et registres d’interdisciplinarité. Une boussole pour la recherche entre natures et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vecchione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.399 - 407. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2015060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01394941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et registres d’interdisciplinarité. Une boussole pour la recherche entre natures et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vecchione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01274879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying Sustainable Development Concepts Through Role playing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation and Gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (6), pp.697-712. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1046878114564508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le changement institutionnel. Régimes et crises du mode d’usage de l’eau en Espagne (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.10925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.S. National Parks and “The Tragedy of the Commons” : A contribution to the characterization of U.S. mountain guides’ professional practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mélanges 2013, 101 (4), http://rga.revues.org/2084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture : Rifkin Jeremy, 2011. The Third Industrial Revolution: How Lateral Power is Transforming Energy, the Economy, and the World. Palgrave Macmillan, 2011, 304 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la pénurie en eau comme un phénomène social. Un panorama des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations et commentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 : Questions d'eau en 2012, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Concept of Sustainable Development Through Role-Playing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (4), pp.388-394. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220485.2011.606089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Crisis and Water Scarcity as Social Constructions. The Case of Water Use in Almeria (Andalusia, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95, pp.207-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00565223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de la pénurie en eau à Almeria (Andalousie) ou l'échec de la normalisation &amp;quot;hydrauliciste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, LXIII (3), pp.5-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pénurie en eau est-elle inéluctable ? Une approche institutionnaliste de l’évolution du mode d’usage de l’eau en Espagne et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 331 p., 2016, 978-3-0352-9757-7. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6593-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01394965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des ressources et mode d’usage de l’eau : analyser la diversité et le changement institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Boyer; Jean-Pierre Chanteau; Agnès Labrousse; Thomas Lamarche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie de la régulation. Un nouvel état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.287-295, 2023, 978-2-10-084057-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers de durabilité : les communs environnementaux et le rôle de l’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Guy; Anaïs Henneguelle; Emmanuelle Puissant; Association française d'économie politique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel d’économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.358-368, 2023, 978-2-10-084101-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Water Resources Management as a Compromise: Renewing the Water Act in the Canton of Fribourg, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bréthaut; Rémi Schweizer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Critical Approach to International Water Management Trends. Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-69, 2018, 978-1-137-60085-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coévolution des pratiques agricoles et du mode d'usage de l'eau à Alméria (Andalousie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Allaire; Benoît Daviron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations agricoles et agroalimentaires : entre écologie et capitalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-132, 2017, Synthèses (INRA), 978-2-7592-2614-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau : un objet économique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen Catherine Jeandel et Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2015, 978-2-271-08829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01394980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer, caractériser et comprendre la pénurie en eau. Une approche institutionnaliste de l’évolution du mode d’usage de l’eau en Espagne et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Grenoble (France), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02290743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en marché de l’eau et de l’électricité au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Malo Winsback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trompette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFS "Environnement et inégalités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre au programme des sciences économiques et sociales l’étude de l’habitabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emilie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing pluralism within the commons. Commoning for water security in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès de l’AFEP. Crises et inégalités : comment habiter le monde de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'économie politique, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits within human-nature systems: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bolognesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès de l’AFEP. Crises et inégalités : comment habiter le monde de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'économie politique, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler les usages de l'eau sur les Hauts Plateaux du Vercors : quelles visions du commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude internationales "Communs et action publique territorialisée : quelles articulations ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of cross-fertilization between socio-ecological economics and political economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Carnoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International AFEP-IIPPE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deliberation-concession spectrum in environmental policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès du RIODD (RIODD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une socio-économie écologique des ressources en eau. Enjeux ontologiques, théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès de l’AFEP, Crises et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping a social-ecological economics of water: ontological, theoretical and methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Society for Ecological Economics (ESEE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau : un commun en tension(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau : les défis d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture forcée et mode d’usage de l’eau à Almeria (Andalousie) : miracle économique ou désastre écologique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre : 25 ans de Dynamiques rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un commun en tension(s). L’exemple des communautés d’irrigants à Almeria (Andalousie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources en eau, sociétés et territoires méditerranéens. L’interdisciplinarité pour répondre aux défis du changement climatique (pré-COP22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water No Get Enemy. How Could Water Security Shape Sustainable Water Governance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bolognesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics and Institutional Dynamics, 10th international conference of the European Society for Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périodiser les phases de régime et de crise des usages de l'eau. L'apport d'une approche en termes de modes d'usage de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Economy and the Outlook for Capitalism, Joint Conference AFEP - AHE - IIPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00716693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise de l'eau et construction sociale de la pénurie : l'exemple de l'usage de l'eau à Almeria (Andalousie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards Applied to Water Use : An Attempt to Build up Dynamic Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Changes and Water Resources: Confronting the Expanding and Diversifying Pressures : XIIIth World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00319452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes de l'eau comme objet d'instrumentalisation des politiques de l'eau : panorama et perspectives en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Gestion durable de l'eau en Méditerranée", Université Montouri de Constantine, Centre Culturel de Constantine, Agence de Bassin Hydrographique Constantinois, Assemblée Populaire Communale de Constantine, Constantine, 19-20 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the concept of sustainable development through a simulation game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Sustainable Development Issues: An Assessment of the Learning Effectiveness of Gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00946227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer la pénurie en eau ? Communs et trajectoires hydriques soutenables. Contribution à une socio-économie écologique et territoriale de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Reims Champagne Ardenne (URCA), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04604728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Buchs </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Univ. Grenoble Alpes, UMR Pacte (UGA, CNRS, Sciences Po Grenoble)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Limits” at the human–nature interface: a meta-ethnographic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bolognesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1), pp.art21. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-16991-310121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célébrer et outiller l’action collective (territorialisée) ou comment terminer l’année en beauté : un article de DD&amp;T distingué par le prix APERAU !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15uol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05556155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur et la recherche française en transition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Quand transition énergétique rime avec innovation technologique — Ouvrir la boîte noire de la modernisation écologique, 15 (3), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13cq9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05035711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à l’économie écologique plus de place dans le débat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bauler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos: Vingt ans de questionnements des enjeux de durabilité dans les territoires. DD&T : un forum, un réseau et des engagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.22020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu et contenant de la revue Développement durable & territoires (DD&T) : 20 ans de publications au croisement de la durabilité et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1-40. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the ecological economics of water: Social and political perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.107176. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03330707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting participatory processes to fine‐tune conservation approaches in multiactor decision settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Hassenforder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (3), pp.804-815. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.13654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposition des collectifs agricoles pour des filières plus durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Amichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Henninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.19064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03255116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can social ecological economics of water reinforce the “big tent”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169 (March), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.106553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02404315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite great expectations in the Seine River Basin, the WFD did not reduce diffuse pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.534-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02957812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs (im)matériels : enjeux épistémologiques, institutionnels et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peneranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Communs (im)matériels. Conjuguer les dimensions matérielles et immatérielles des communs, 10 (1), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.13701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02069160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les usages de l'eau : une clarification terminologique et conceptuelle pour lever les confusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Calianno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.18442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Hans Bressers, Nanny Bressers, Corinne Larrue (Eds.). Governance for drought resilience. Land and water drought management in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.302-304. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2017049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01637484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Gisèle Vianey, Mélanie Requier-Desjardins et Jean-Christophe Paoli (dir.). Accaparement, action publique, stratégies individuelles et ressources naturelles : regards croisés sur la course aux terres et à l’eau en contextes méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, http://journals.openedition.org/developpementdurable/11316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de qualification et construction d’un compromis institutionnel territorialisé. La gestion intégrée de l’eau par bassin dans le canton de Fribourg (Suisse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Modalités de qualification et de gestion des ressources naturelles (1/2), 7 (3), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et registres d’interdisciplinarité. Une boussole pour la recherche entre natures et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vecchione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.399 - 407. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2015060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01394941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying Sustainable Development Concepts Through Role playing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation and Gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (6), pp.697-712. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1046878114564508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et registres d’interdisciplinarité. Une boussole pour la recherche entre natures et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vecchione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01274879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le changement institutionnel. Régimes et crises du mode d’usage de l’eau en Espagne (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.10925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.S. National Parks and “The Tragedy of the Commons” : A contribution to the characterization of U.S. mountain guides’ professional practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mélanges 2013, 101 (4), http://rga.revues.org/2084. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture : Rifkin Jeremy, 2011. The Third Industrial Revolution: How Lateral Power is Transforming Energy, the Economy, and the World. Palgrave Macmillan, 2011, 304 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la pénurie en eau comme un phénomène social. Un panorama des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations et commentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 : Questions d'eau en 2012, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Concept of Sustainable Development Through Role-Playing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (4), pp.388-394. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220485.2011.606089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Crisis and Water Scarcity as Social Constructions. The Case of Water Use in Almeria (Andalusia, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95, pp.207-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00565223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de la pénurie en eau à Almeria (Andalousie) ou l'échec de la normalisation &amp;quot;hydrauliciste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, LXIII (3), pp.5-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pénurie en eau est-elle inéluctable ? Une approche institutionnaliste de l’évolution du mode d’usage de l’eau en Espagne et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 331 p., 2016, 978-3-0352-9757-7. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6593-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01394965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des ressources et mode d’usage de l’eau : analyser la diversité et le changement institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Boyer; Jean-Pierre Chanteau; Agnès Labrousse; Thomas Lamarche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie de la régulation. Un nouvel état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.287-295, 2023, 978-2-10-084057-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers de durabilité : les communs environnementaux et le rôle de l’action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Guy; Anaïs Henneguelle; Emmanuelle Puissant; Association française d'économie politique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel d’économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.358-368, 2023, 978-2-10-084101-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Water Resources Management as a Compromise: Renewing the Water Act in the Canton of Fribourg, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bréthaut; Rémi Schweizer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Critical Approach to International Water Management Trends. Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-69, 2018, 978-1-137-60085-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01613790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coévolution des pratiques agricoles et du mode d'usage de l'eau à Alméria (Andalousie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Allaire; Benoît Daviron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations agricoles et agroalimentaires : entre écologie et capitalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-132, 2017, Synthèses (INRA), 978-2-7592-2614-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau : un objet économique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen Catherine Jeandel et Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2015, 978-2-271-08829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01394980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer, caractériser et comprendre la pénurie en eau. Une approche institutionnaliste de l’évolution du mode d’usage de l’eau en Espagne et au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Grenoble (France), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02290743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en marché de l’eau et de l’électricité au Sénégal : le redéploiement d’un État en régime d’aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Malo Winsback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trompette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l'Association Française de Sociologie, "Environnement et inégalités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05546412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre au programme des sciences économiques et sociales l’étude de l’habitabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emilie Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing pluralism within the commons. Commoning for water security in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès de l’AFEP. Crises et inégalités : comment habiter le monde de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'économie politique, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits within human-nature systems: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bolognesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès de l’AFEP. Crises et inégalités : comment habiter le monde de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française d'économie politique, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler les usages de l'eau sur les Hauts Plateaux du Vercors : quelles visions du commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pinjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude internationales "Communs et action publique territorialisée : quelles articulations ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of cross-fertilization between socio-ecological economics and political economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Carnoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International AFEP-IIPPE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deliberation-concession spectrum in environmental policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès du RIODD (RIODD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01962281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une socio-économie écologique des ressources en eau. Enjeux ontologiques, théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès de l’AFEP, Crises et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping a social-ecological economics of water: ontological, theoretical and methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Society for Ecological Economics (ESEE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau : un commun en tension(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau : les défis d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture forcée et mode d’usage de l’eau à Almeria (Andalousie) : miracle économique ou désastre écologique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre : 25 ans de Dynamiques rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un commun en tension(s). L’exemple des communautés d’irrigants à Almeria (Andalousie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources en eau, sociétés et territoires méditerranéens. L’interdisciplinarité pour répondre aux défis du changement climatique (pré-COP22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water No Get Enemy. How Could Water Security Shape Sustainable Water Governance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bolognesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics and Institutional Dynamics, 10th international conference of the European Society for Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périodiser les phases de régime et de crise des usages de l'eau. L'apport d'une approche en termes de modes d'usage de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Economy and the Outlook for Capitalism, Joint Conference AFEP - AHE - IIPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00716693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise de l'eau et construction sociale de la pénurie : l'exemple de l'usage de l'eau à Almeria (Andalousie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards Applied to Water Use : An Attempt to Build up Dynamic Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Changes and Water Resources: Confronting the Expanding and Diversifying Pressures : XIIIth World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00319452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes de l'eau comme objet d'instrumentalisation des politiques de l'eau : panorama et perspectives en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Gestion durable de l'eau en Méditerranée", Université Montouri de Constantine, Centre Culturel de Constantine, Agence de Bassin Hydrographique Constantinois, Assemblée Populaire Communale de Constantine, Constantine, 19-20 mars 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the concept of sustainable development through a simulation game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Sustainable Development Issues: An Assessment of the Learning Effectiveness of Gaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00946227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjurer la pénurie en eau ? Communs et trajectoires hydriques soutenables. Contribution à une socio-économie écologique et territoriale de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Reims Champagne Ardenne (URCA), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04604728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolognesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16991-310121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cq9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21781" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21680" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107176" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13654" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19064" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106553" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peneranda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.13701" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017049" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541033v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Calianno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Milano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18442" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541104v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11423" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borderon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vecchione" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015060" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01274879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01103915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878114564508" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10925" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wozniak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220485.2011.606089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526631v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6593-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137600851" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464752v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1423/9782759226160/transformations-agricoles-et-agroalimentaires" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02290743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Malo Winsback" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241187v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinjon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890439v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Renou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946227v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04604728v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolognesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16991-310121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cq9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21781" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21680" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107176" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hassenforder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13654" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106553" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peneranda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.13701" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Calianno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Milano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18442" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637484v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422116v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11423" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borderon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vecchione" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015060" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01103915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878114564508" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01274879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10925" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wozniak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2084" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220485.2011.606089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51108" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6593-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239016v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137600851" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1423/9782759226160/transformations-agricoles-et-agroalimentaires" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02290743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Malo Winsback" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinjon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958582v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890441v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890452v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Renou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439297v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319452v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157569v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498817v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946227v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04604728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>