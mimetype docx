--- v0 (2026-03-05)
+++ v1 (2026-04-15)
@@ -616,412 +616,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Affinity of Aptamers for Bacteria by Surface Plasmon Resonance Imaging Using Nanosomes</w:t>
+                <w:t xml:space="preserve">Innovations in measuring and mitigating phytohemagglutinins, a key food safety concern in beans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Manceau</w:t>
+                <w:t xml:space="preserve">Chenze Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Farre</w:t>
+                <w:t xml:space="preserve">Zhihui Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lagarde</w:t>
+                <w:t xml:space="preserve">Su Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Mathey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+                <w:t xml:space="preserve">Kang Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c02355⟩</w:t>
+              <w:t xml:space="preserve">Sensing and Instrumentation for Food Quality and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fqsafe/fyae003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609750v1</w:t>
+                <w:t xml:space="preserve">hal-04594108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical fiber biosensors toward in vivo detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksii Bratash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 251, pp.116088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bios.2024.116088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations in measuring and mitigating phytohemagglutinins, a key food safety concern in beans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the Affinity of Aptamers for Bacteria by Surface Plasmon Resonance Imaging Using Nanosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihui Fang</w:t>
+                <w:t xml:space="preserve">Mathilde Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su Yang</w:t>
+                <w:t xml:space="preserve">Carole Farre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang Ning</w:t>
+                <w:t xml:space="preserve">Florence Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Xu</w:t>
+                <w:t xml:space="preserve">Raphaël Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensing and Instrumentation for Food Quality and Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (23), pp.29645-29656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fqsafe/fyae003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c02355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594108v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Amplification Methods for Biosensors</w:t>
               </w:r>
@@ -1137,51 +1137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, </w:t>
@@ -1213,934 +1213,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of deletion to point cytokine mutants based on an array of cross-reactive receptors mimicking protein recognition by heparan sulfate</w:t>
+                <w:t xml:space="preserve">Synergistic or Antagonist Effects of Different UV Ranges Analyzed by the Combination Index: Application to DNA Photoproducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Genua</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03516-z⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (3), pp.649-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.13528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340313v1</w:t>
+                <w:t xml:space="preserve">hal-03356359v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Innovative Quantification Assay Based on Aptamer Sandwich and Isothermal Dumbbell Exponential Amplification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Kinetics of isothermal dumbbell exponential amplification: effects of mix composition on LAMP and its derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Savonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c05532⟩</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bios12050346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607957v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of isothermal dumbbell exponential amplification: effects of mix composition on LAMP and its derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Development of an Innovative Quantification Assay Based on Aptamer Sandwich and Isothermal Dumbbell Exponential Amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bios12050346⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (7), pp.3376-3385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c05532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720104v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic or Antagonist Effects of Different UV Ranges Analyzed by the Combination Index: Application to DNA Photoproducts</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surfactant-like peptide self-assembled into hybrid nanostructures for electronic nose applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle El Kazzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Elchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.13528⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 414, pp.1c10734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c10734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356359v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-like peptide self-assembled into hybrid nanostructures for electronic nose applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marielle El Kazzy</w:t>
+                <w:t xml:space="preserve">Discrimination of deletion to point cytokine mutants based on an array of cross-reactive receptors mimicking protein recognition by heparan sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Genua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Jacquier</w:t>
+                <w:t xml:space="preserve">Yulia Sergeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Elchinger</w:t>
+                <w:t xml:space="preserve">Els Saesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Mathey</w:t>
+                <w:t xml:space="preserve">Benjamin Musnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 414, pp.1c10734. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 414, pp.551-559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c10734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03516-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607954v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in cardiac biomarkers detection: From commercial devices to emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Savonnet</w:t>
+                <w:t xml:space="preserve">Bipolar Electrochemiluminescence Imaging: A Way to Investigate the Passivation of Silicon Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulghani Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Rolland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoann Roupioz</w:t>
+                <w:t xml:space="preserve">Silvia Voci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neso Sojic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113777⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (11), pp.1094-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202100112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408397v1</w:t>
+                <w:t xml:space="preserve">hal-03259694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of α-Thrombin and γ-Thrombin Using Aptamer-Functionalized Nanopore Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bouchet-Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 93 (22), pp.7889-7897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c00461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Artificial Olfaction Systems with a Focus on Surface Plasmon Resonance for the Analysis of Volatile Organic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle El Kazzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2149,1987 +2153,1983 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (8), pp.244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/bios11080244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipolar Electrochemiluminescence Imaging: A Way to Investigate the Passivation of Silicon Surfaces</w:t>
+                <w:t xml:space="preserve">Contactless Bio‐Electrofunctionalization of Planar Micropores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulghani Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Neso Sojic</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202100112⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (6), pp.2001154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202001154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259694v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Bio‐Electrofunctionalization of Planar Micropores</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ali Maziz</w:t>
+                <w:t xml:space="preserve">Melting Curve Analysis of Aptachains: Adenosine Detection with Internal Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenze Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Descamps</w:t>
+                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202001154⟩</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bios11040112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259683v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting Curve Analysis of Aptachains: Adenosine Detection with Internal Calibration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+                <w:t xml:space="preserve">Recent advances in cardiac biomarkers detection: From commercial devices to emerging technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Savonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.112. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, pp.113777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bios11040112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408407v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the sensitivity of plasmonic optical fiber sensors by analyzing the distribution of the optical modes intensity</w:t>
+                <w:t xml:space="preserve">Optical Index Prism Sensitivity of Surface Plasmon Resonance Imaging in Gas Phase: Experiment versus Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Vindas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+                <w:t xml:space="preserve">Jonathan Shilanthan Weerakkody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Garrigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Neso Sojic</w:t>
+                <w:t xml:space="preserve">Cyril Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.399856⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (6), pp.3756-3767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118890v1</w:t>
+                <w:t xml:space="preserve">hal-02485279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an optoelectronic nose based on surface plasmon resonance imaging with peptide and hairpin DNA for sensing volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Gaggiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 303, pp.127188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.snb.2019.127188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Index Prism Sensitivity of Surface Plasmon Resonance Imaging in Gas Phase: Experiment versus Theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of Sensitivity of Surface Plasmon Resonance Imaging for the Gas-Phase Detection of Volatile Organic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Herrier</w:t>
+                <w:t xml:space="preserve">Jonathan S. Weerakoddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanxia Hou</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Gallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (6), pp.3756-3767. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.120777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.120777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485279v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Sensitivity of Surface Plasmon Resonance Imaging for the Gas-Phase Detection of Volatile Organic Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brenet</w:t>
+                <w:t xml:space="preserve">Wireless Enhanced Electrochemiluminescence at a Bipolar Microelectrode in a Solid-State Micropore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Voci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulghani Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan S. Weerakoddy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Mathey</w:t>
+                <w:t xml:space="preserve">Jing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.120777⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (13), pp.137509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/abbbc1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946475v1</w:t>
+                <w:t xml:space="preserve">hal-03024426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Inspired Strategies for Improving the Selectivity and Sensitivity of Artificial Noses: A Review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiplexed Remote SPR Detection of Biological Interactions through Optical Fiber Bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alvarado Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Voci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (6), pp.1803. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20061803⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20020511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527981v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Enhanced Electrochemiluminescence at a Bipolar Microelectrode in a Solid-State Micropore</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-Inspired Strategies for Improving the Selectivity and Sensitivity of Artificial Noses: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natale Scaramozzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/abbbc1⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.1803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20061803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024426v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed Remote SPR Detection of Biological Interactions through Optical Fiber Bundles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Enhancing the sensitivity of plasmonic optical fiber sensors by analyzing the distribution of the optical modes intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Voci</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neso Sojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (2), pp.511. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (20), pp.28740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20020511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.399856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023584v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive olfactory biosensors for the detection of volatile organic compounds by surface plasmon resonance imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Belloir</w:t>
+                <w:t xml:space="preserve">Enhanced Bipolar Electrochemistry at Solid-State Micropores: Demonstration by Wireless Electrochemiluminescence Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulghani Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Voci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.08.072⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (14), pp.8900-8907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b00559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915890v1</w:t>
+                <w:t xml:space="preserve">hal-02392368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization Induced Electro-Functionalization of Pore Walls: A Contactless Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bouchet-Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulghani Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (4), pp.E121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/bios9040121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Bipolar Electrochemistry at Solid-State Micropores: Demonstration by Wireless Electrochemiluminescence Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Highly parallel remote SPR detection of DNA hybridization by micropillar optical arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Voci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ali Maziz</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b00559⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 411 (11), pp.2249-2259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-019-01689-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392368v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly parallel remote SPR detection of DNA hybridization by micropillar optical arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Livache</w:t>
+                <w:t xml:space="preserve">Highly sensitive olfactory biosensors for the detection of volatile organic compounds by surface plasmon resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.230 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.08.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-019-01689-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02374924v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly-Selective Optoelectronic Nose Based on Surface Plasmon Resonance Imaging for Sensing Volatile Organic Compounds</w:t>
               </w:r>
@@ -4154,51 +4154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian John-Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Gallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Musnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4262,51 +4262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red Blood Cell Agglutination for Blood Typing Within Passive Microfluidic Biochips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4347,866 +4347,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Chain Formation of Split-Aptamer Dimers on Surfaces Triggered by Adenosine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yoann Roupioz</w:t>
+                <w:t xml:space="preserve">A Versatile Electronic Tongue Based on Surface Plasmon Resonance Imaging and Cross-Reactive Sensor Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Peyrin</w:t>
+                <w:t xml:space="preserve">Yanjie Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02104⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s17051046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916533v1</w:t>
+                <w:t xml:space="preserve">hal-01522527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Molecule SPR Imaging Detection from Split Aptamer Microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Melaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27, pp.6 - 7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.protcy.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile Electronic Tongue Based on Surface Plasmon Resonance Imaging and Cross-Reactive Sensor Arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanjie Hou</w:t>
+                <w:t xml:space="preserve">Real time observation and automated measurement of red blood cells agglutination inside a passive microfluidic biochip containing embedded reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93, pp.110 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2016.09.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s17051046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01522527v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time observation and automated measurement of red blood cells agglutination inside a passive microfluidic biochip containing embedded reagents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+                <w:t xml:space="preserve">D-dimer Quantification from Autologous Red Blood Cells Agglutination by a Lens-free Imaging Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Poher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2016.09.068⟩</w:t>
+              <w:t xml:space="preserve">Procedia Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.167 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protcy.2017.04.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925305v1</w:t>
+                <w:t xml:space="preserve">hal-01925307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-dimer Quantification from Autologous Red Blood Cells Agglutination by a Lens-free Imaging Device</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Poher</w:t>
+                <w:t xml:space="preserve">Linear Chain Formation of Split-Aptamer Dimers on Surfaces Triggered by Adenosine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenze Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Buhot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27, pp.167 - 168. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (44), pp.12785 - 12792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protcy.2017.04.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925307v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanoparticle-based thermo-dynamic aptasensor for small molecule detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymer translocation through nano-pores in vibrating thin membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Coilhac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Roupioz</w:t>
+                <w:t xml:space="preserve">Timothée Menais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6nr04868d⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep38558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925342v1</w:t>
+                <w:t xml:space="preserve">hal-01917228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer translocation through nano-pores in vibrating thin membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Menais</w:t>
+                <w:t xml:space="preserve">A nanoparticle-based thermo-dynamic aptasensor for small molecule detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Melaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Mossa</w:t>
+                <w:t xml:space="preserve">Clothilde Coilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (38), pp.16947 - 16954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep38558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6nr04868d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917228v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of aptamer microarrays as a platform for the exploration of human prothrombin/thrombin conversion</w:t>
               </w:r>
@@ -5321,51 +5321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold Nanoparticles Surface Plasmon Resonance Enhanced Signal for the Detection of Small Molecules on Split-Aptamer Microarrays (Small Molecules Detection from Split-Aptamers)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Melaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5549,833 +5549,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between humoral response against hepatitis C virus and disease overcome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alice Marlu</w:t>
+                <w:t xml:space="preserve">Landscapes of taste by a novel Electronic tongue for the analysis of complex mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjie Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpringerPlus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (6), pp.1059 - 1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2014.3164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00941342v1</w:t>
+                <w:t xml:space="preserve">hal-01925383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscapes of taste by a novel Electronic tongue for the analysis of complex mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">SPR imaging based electronic tongue via landscape images for complex mixture analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Genua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Genua</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hillary Wehry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130, pp.49 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.06.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/sl.2014.3164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01925383v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR imaging based electronic tongue via landscape images for complex mixture analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Electronic tongue generating continuous recognition patterns for protein analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.06.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.DOI 10.3791/51901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/51901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925388v1</w:t>
+                <w:t xml:space="preserve">hal-01072629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic tongue generating continuous recognition patterns for protein analysis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
+                <w:t xml:space="preserve">Relationship between humoral response against hepatitis C virus and disease overcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SpringerPlus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072629v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00941342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time monitoring of thrombin interactions with its aptamers: Insights into the sandwich complex formation</w:t>
+                <w:t xml:space="preserve">Solution-Phase vs Surface-Phase Aptamer-Protein Affinity from a Label-Free Kinetic Biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e75419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02531637v1</w:t>
+                <w:t xml:space="preserve">hal-01983222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution-Phase vs Surface-Phase Aptamer-Protein Affinity from a Label-Free Kinetic Biosensor</w:t>
+                <w:t xml:space="preserve">Real time monitoring of thrombin interactions with its aptamers: Insights into the sandwich complex formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Melaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (1), pp.186-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2012.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983222v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02531637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical foundations underpinning microarray and next-generation sequencing experiments.</w:t>
               </w:r>
@@ -6521,51 +6521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pingel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6603,90 +6603,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Evolution Profiles for Electronic-Tongue-Based Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayane Tada batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6749,103 +6749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization-Induced Local Pore-Wall Functionalization for Biosensing: From Micropore to Nanopore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Haguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sauter-Starace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 84 (7), pp.3254-3261</w:t>
@@ -7172,51 +7172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dell’atti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mascini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7481,407 +7481,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02531619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR-imaging based assays on an oligonucleotide-array to analyze DNA lesions recognition and excision by repair proteins</w:t>
+                <w:t xml:space="preserve">Point Mutation Detection by Surface Plasmon Resonance Imaging Coupled with a Temperature Scan Method in a Model System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Corne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Cunin</w:t>
+                <w:t xml:space="preserve">J. Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Calemczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Livache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Symposium Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (4), pp.1049-1057</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02531609v1</w:t>
+                <w:t xml:space="preserve">hal-01985117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point Mutation Detection by Surface Plasmon Resonance Imaging Coupled with a Temperature Scan Method in a Model System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPR imaging for label-free multiplexed analyses of DNA N-glycosylase interactions with damaged DNA duplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fiche</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Suraniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 80 (4), pp.1049-1057</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 133 (8), pp.1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985117v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR imaging for label-free multiplexed analyses of DNA N-glycosylase interactions with damaged DNA duplexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPR-imaging based assays on an oligonucleotide-array to analyze DNA lesions recognition and excision by repair proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+                <w:t xml:space="preserve">C. Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cunin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Suraniti</w:t>
+                <w:t xml:space="preserve">V. Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Symposium Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (1), pp.249-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nass/nrn126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985122v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02531609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretching of Homopolymeric RNA Reveals Single-Stranded Helices and Base-Stacking</w:t>
               </w:r>
@@ -8152,85 +8152,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zhulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 22 (26), pp.11290-11304</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 22 (26), pp.11290-11304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0616606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985132v1</w:t>
+                <w:t xml:space="preserve">cea-02531589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hybridization isotherms of DNA microarrays: the Langmuir model and its extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Halperin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8249,187 +8270,187 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zhulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (18), pp.S463-S490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/18/18/S01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02531576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hybridization isotherms of DNA microarrays: the Langmuir model and its extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Halperin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Zhulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (18), pp.S463-S490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization at a Surface: The Role of Spacers in DNA Microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Halperin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8446,90 +8467,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zhulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 22 (26), pp.11290-11304. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 22 (26), pp.11290-11304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">cea-02531589v1</w:t>
+                <w:t xml:space="preserve">hal-01985132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brush Effects on DNA Chips: Thermodynamics, Kinetics, and Design Guidelines</w:t>
               </w:r>
@@ -8846,874 +8846,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity, Specificity, and the Hybridization Isotherms of DNA Chips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybridization Isotherms of DNA Microarrays and the Quantification of Mutation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Halperin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E.B. Zhulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 86 (2), pp.718-730</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (12), pp.2254-2262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985148v1</w:t>
+                <w:t xml:space="preserve">hal-01985145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization Isotherms of DNA Microarrays and the Quantification of Mutation Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity, Specificity, and the Hybridization Isotherms of DNA Chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Halperin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Halperin</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.B. Zhulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 50 (12), pp.2254-2262</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 86 (2), pp.718-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985145v1</w:t>
+                <w:t xml:space="preserve">hal-01985148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kovacs effect and fluctuation–dissipation relations in 1D kinetically constrained models</w:t>
+                <w:t xml:space="preserve">Simple strong glass forming models: mean-field solution with activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Garrahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sherrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 36 (50), pp.12367-12377</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 36 (2), pp.307-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/36/2/302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985149v1</w:t>
+                <w:t xml:space="preserve">cea-02531522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple strong glass forming models: mean-field solution with activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Garrahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sherrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 36 (2), pp.307-328. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 36 (2), pp.307-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/36/2/302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02531522v1</w:t>
+                <w:t xml:space="preserve">hal-01985151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple strong glass forming models: mean-field solution with activation</w:t>
+                <w:t xml:space="preserve">Kovacs effect and fluctuation–dissipation relations in 1D kinetically constrained models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Sherrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 36 (2), pp.307-328</w:t>
+              <w:t xml:space="preserve">, 2003, 36 (50), pp.12367-12377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985151v1</w:t>
+                <w:t xml:space="preserve">hal-01985149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous Bounds to Retarded Learning</w:t>
+                <w:t xml:space="preserve">Fluctuation-Dissipation Relations in the Activated Regime of Simple Strong-Glass Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Garrahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 88 (9), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 88 (22)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02531504v1</w:t>
+                <w:t xml:space="preserve">hal-01985153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension Behavior of Helicogenic Polypeptides</w:t>
+                <w:t xml:space="preserve">Crossover from fragile to strong glassy behaviour in the spin facilitated chain model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Avraham Halperin</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Garrahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (7), pp.1499-1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/14/7/308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985156v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02531542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover from fragile to strong glassy behaviour in the spin facilitated chain model</w:t>
+                <w:t xml:space="preserve">Rigorous Bounds to Retarded Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Garrahan</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 14 (7), pp.1499-1507. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/14/7/308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.099801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02531542v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02531504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuation-Dissipation Relations in the Activated Regime of Simple Strong-Glass Models</w:t>
+                <w:t xml:space="preserve">Extension Behavior of Helicogenic Polypeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Garrahan</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avraham Halperin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 88 (22)</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (8), pp.3238-3252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985153v1</w:t>
+                <w:t xml:space="preserve">hal-01985156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossover from fragile to strong glassy behaviour in the spin facilitated chain model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Garrahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (7), pp.1499-1507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9738,90 +9738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glassy behaviour in simple kinetically constrained models: topological networks, lattice analogues and annihilation-diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sherrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexie Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Garrahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (7), pp.1673-1682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9849,178 +9849,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02531499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glassy behaviour in a 3-state spin model Glassy behaviour in a 3-state spin model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Crossover from fragile to strong glassy behavior in kinetically constrained systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Garrahan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 34, pp.5147 - 5182</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02531535v1</w:t>
+                <w:t xml:space="preserve">hal-01985161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust learning and generalization with support vector machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirta Gordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34 (21), pp.4377-4388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10060,200 +10034,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02531374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover from fragile to strong glassy behavior in kinetically constrained systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glassy behaviour in a 3-state spin model Glassy behaviour in a 3-state spin model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexie Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sherrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Garrahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Garrahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 64 (2)</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34, pp.5147 - 5182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985161v1</w:t>
+                <w:t xml:space="preserve">cea-02531535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the helix-coil transition in grafted chains</w:t>
+                <w:t xml:space="preserve">Storage capacity of a constructive learning algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Halperin</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta Gordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 50 (6), pp.756-761. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 33 (9), pp.1713-1727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2000-00545-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/33/9/301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02531420v1</w:t>
+                <w:t xml:space="preserve">cea-02531433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of Rod-Coil Multiblock Copolymers and the Effect of the Helix-Coil Transition</w:t>
               </w:r>
@@ -10402,524 +10402,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02531362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage capacity of a constructive learning algorithm</w:t>
+                <w:t xml:space="preserve">On the helix-coil transition in grafted chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mirta Gordon</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Halperin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 33 (9), pp.1713-1727. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 50 (6), pp.756-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/33/9/301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2000-00545-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02531433v1</w:t>
+                <w:t xml:space="preserve">cea-02531420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation in two-dimensional additive mixtures</w:t>
+                <w:t xml:space="preserve">Packing Fraction at Phase-Separation Transition in Hard-Core Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Werner Krauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.59.2939⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 82 (5), pp.960-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.82.960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02531354v1</w:t>
+                <w:t xml:space="preserve">cea-02531344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing Fraction at Phase-Separation Transition in Hard-Core Mixtures</w:t>
+                <w:t xml:space="preserve">Phase separation in two-dimensional additive mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Krauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 82 (5), pp.960-963. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 59 (3), pp.2939-2941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.82.960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.59.2939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02531344v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02531354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian learning versus optimal learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Phase transitions in optimal unsupervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirta Gordon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 257 (1-4), pp.85-98. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 57 (3), pp.3326-3333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0378-4371(98)00130-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.57.3326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02531339v1</w:t>
+                <w:t xml:space="preserve">cea-02531330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions in optimal unsupervised learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian learning versus optimal learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirta Gordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 257 (1-4), pp.85-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4371(98)00130-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.57.3326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02531330v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02531339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Solution of Hard-Core Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Krauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 80 (17), pp.3787-3790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10979,51 +10979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Torres Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirta Gordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 55 (6), pp.7434-7440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11253,51 +11253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natale Noel Scaramozzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XXXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Debrecen, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11572,51 +11572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point-of-Care medical device development for high sensitivity multiplexed detection of cardiac biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11624,51 +11624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du Médicament 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
@@ -11691,480 +11691,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple SPR detection of biological targets through a microstructured optical fiber bundle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an innovative quantification assay based on aptamer sandwich and isothermal dumbbell exponential amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Savonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europtrode XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Biosensors 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Busan - Online, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930397v1</w:t>
+                <w:t xml:space="preserve">hal-04929978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative quantification assay based on aptamer sandwich and isothermal dumbbell exponential amplification</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiple SPR detection of biological targets through a microstructured optical fiber bundle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Bratash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alvarado Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Busan - Online, South Korea</w:t>
+              <w:t xml:space="preserve">Europtrode XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929978v1</w:t>
+                <w:t xml:space="preserve">hal-04930397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Optoelectronic Nose for Odor Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brenet</w:t>
+                <w:t xml:space="preserve">Odorant binding protein based biomimetic optoelectronic nose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle El Kazzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan S. Weerakkody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR BIOMIM 1st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937712v1</w:t>
+                <w:t xml:space="preserve">hal-04937723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface plasmon resonance imaging-based optoelectronic nose: fundamental study on the effects of temperature and humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan S. Weerakoddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.1135414, </w:t>
@@ -12196,289 +12192,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odorant binding protein based biomimetic optoelectronic nose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic Optoelectronic Nose for Odor Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan S. Weerakkody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle El Kazzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR BIOMIM 1st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937723v1</w:t>
+                <w:t xml:space="preserve">hal-04937712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging based on peptide and HpDNA for sensing volatile organic compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Buhot</w:t>
+                <w:t xml:space="preserve">Multiparametric Sensing on microstructured optical fibers by surface plasmon resonance for multiple applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alvarado Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Arbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX AISEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">2nd European Biosensor Symposium EBS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108029v1</w:t>
+                <w:t xml:space="preserve">hal-04930541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opto-electronic nose - temperature and VOC concentration effects on the equilibrium response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12487,862 +12487,862 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Raillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Fukuoka, Japan. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISOEN.2019.8823292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric Sensing on microstructured optical fibers by surface plasmon resonance for multiple applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Arbault</w:t>
+                <w:t xml:space="preserve">Biomimetic optoelectronic nose for analysis of volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Biosensor Symposium EBS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">AnalytiX-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930541v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic optoelectronic nose for analysis of volatile organic compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brenet</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance imaing based on peptide and HpDNA for sensing volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gaggiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AnalytiX-2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">XX AISEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946674v1</w:t>
+                <w:t xml:space="preserve">hal-04929754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaing based on peptide and HpDNA for sensing volatile organic compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odorant-binding protein-based optoelectronic tongue and nose for sensing volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX AISEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Fukuoka, Japan. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929754v1</w:t>
+                <w:t xml:space="preserve">hal-02734777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odorant-binding protein-based optoelectronic tongue and nose for sensing volatile organic compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging based on peptide and HpDNA for sensing volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gaggiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Loïc Briand</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Fukuoka, Japan. 4 p</w:t>
+              <w:t xml:space="preserve">XX AISEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734777v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic noses: Novel sensing materials for better performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging for sensing volatile organic compounds: Biomimetic olfactory biosensors and optoelectronic nose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Annuel Meeting of GDR O3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">28. Anniversary World Congress on Biosensors (Biosensors 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Miami, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108024v1</w:t>
+                <w:t xml:space="preserve">hal-02789427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging for sensing volatile organic compounds: Biomimetic olfactory biosensors and optoelectronic nose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic noses: Novel sensing materials for better performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Anniversary World Congress on Biosensors (Biosensors 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Miami, Floride, United States</w:t>
+              <w:t xml:space="preserve">4th Annuel Meeting of GDR O3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789427v1</w:t>
+                <w:t xml:space="preserve">hal-02108024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a novel olfactory biosensor based on surface plasmon resonance imaging</w:t>
               </w:r>
@@ -13367,64 +13367,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Plénières du GDR "Bio-Ingénierie des Interfaces"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
@@ -13479,448 +13479,448 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélian John-Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Gallat</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Gallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 ISOCS/IEEE International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Montreal, France. pp.1-3</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2017, Montreal, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISOEN.2017.7968845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107993v1</w:t>
+                <w:t xml:space="preserve">hal-01925286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a novel multiplexed optoelectronic nose for analysis of volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélian John-Herpin</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian John-Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Gallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ISOCS/IEEE International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Symposium on Olfaction &amp; Electronic Nose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISOEN.2017.7968845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01925286v1</w:t>
+                <w:t xml:space="preserve">hal-02108857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a novel multiplexed optoelectronic nose for analysis of volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Gallat</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélian John-Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Gallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Olfaction &amp; Electronic Nose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">2017 ISOCS/IEEE International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montreal, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108857v1</w:t>
+                <w:t xml:space="preserve">hal-02107993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic tongue-based analysis of complex mixtures and bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjie Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13962,103 +13962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combinatorial approach for design of glyconanoparticles that mimic biological activities of glycosaminoglycans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Sergeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Zing Bionanomaterials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Carvoeiro, Portugal</w:t>
@@ -14087,103 +14087,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile electronic tongue for analysis of food samples based on pattern recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Profiling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Costa de Caparica, Portugal</w:t>
@@ -14212,90 +14212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodborne bacteria identification based on continuous evolution patterns generated by electronic tongues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14337,90 +14337,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel electronic tongue for analysis of heparan sulfate binding proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14462,103 +14462,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscapes of Taste by a Novel Electronic Tongue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjie Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Olfaction &amp; Electronic Nose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Daegu, South Korea</w:t>
@@ -14587,90 +14587,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein differentiation based on pattern recognition using an electronic tongue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14712,90 +14712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic tongue based analysis for protein differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14973,90 +14973,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sample preparation microfluidic platform for immuno-LAMP detection: cardiovascular diseases application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tardieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Gudimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières GDR Micro Nano Fluidique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nice, France</w:t>
@@ -15085,90 +15085,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of specific aptamers for Bacillus cereus by Surface Plasmon Resonance imaging (SPRi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Farre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15210,51 +15210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTOMATED MICROFLUIDIC PLATFORM FOR ON FIELD HIGH SENSITIVITY QUANTIFICATION OF CARDIAC TROPONIN I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15335,51 +15335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated microfluidic platform for on field high sensitivity quantification of cardiac troponin I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15499,64 +15499,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique Biosurf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ile de Porquerolles, France. </w:t>
@@ -15624,64 +15624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Microcapteurs Optiques, Minalogic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
@@ -15768,97 +15768,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélian John-Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Gallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.1-3, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISOEN.2017.7968845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107984v1</w:t>
@@ -15953,51 +15953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sergey Y. Yurish. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Biosensors: Reviews Volume 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, International Frequency Sensor Association (IFSA), pp.15-63, 2020, 978-84-09-25125-4</w:t>
@@ -16071,90 +16071,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LINEAR OLIGONUCLEOTIDE AND USE IN THE DETECTION OF ANALYTES OF INTEREST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2023126329 (A1). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -16189,77 +16189,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MÉTHODE POUR CONTRÔLER LA QUALITÉ D’UNE AMPLIFICATION LAMP ET KIT UTILISÉ A CET EFFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Benchetrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16320,64 +16320,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Bourdat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16425,77 +16425,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ POUR DÉTECTER ET ÉVENTUELLEMENT QUANTIFIER UN ANALYTE AVEC UN OLIGONUCLÉOTIDE À DOUBLE STRUCTURE TIGE-BOUCLE ET LEDIT OLIGONUCLÉOTIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3108124 (A1). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16565,51 +16565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1907884. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -16631,51 +16631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs de nez ou de langue électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16925,51 +16925,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDE64CCA"/>
+    <w:nsid w:val="CE0EF63D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17156,51 +17156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-buhot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7643-4305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112801269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523507v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escobar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle El Kazzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weerakkody" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2026.118551" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Bratash" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400941" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulghani Ismail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Bouzina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tawil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duplantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roupioz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2025.117913" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Manceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Engel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2024.116088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenze Lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Fang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Ning" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fqsafe/fyae003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13030365" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Scaramozzino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13020258" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Genua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Amandine Gar&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Sergeeva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Saesen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03516-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Savonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cubizolles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c05532" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12050346" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356359v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13528" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Elchinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c10734" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rolland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113777" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Reynaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00461" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11080244" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Voci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Descamps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neso Sojic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100112" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202001154" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ravelet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11040112" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118890v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Vindas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrigue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.399856" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376321v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gaggiotti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.127188" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485279v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shilanthan Weerakkody" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09973" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Weerakoddy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120777" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20061803" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03024426v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abbbc1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03023584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Desmet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarado Meza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020511" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.08.072" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTNJ789Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02382079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios9040121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b00559" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374924v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Leroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01689-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925324v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian John-Herpin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ht7020010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02104" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Melaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protcy.2017.04.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522527v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Hou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051046" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.09.068" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P350L26M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925307v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubizolles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buhot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protcy.2017.04.073" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Coilhac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr04868d" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917228v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Menais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mossa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38558" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daniel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.12.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZST0WFK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925366v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microarrays4010041" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jourdan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pingel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2015.4.473" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00941342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brakha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arvers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marlu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925383v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2014.3164" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925388v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mounier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Wehry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.06.038" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWP6LGFM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51901" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531637v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9BT2R9Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983222v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973375v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harrison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Binder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad J Burden" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Carlon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1358" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985105v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Tada&#8197;batista" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205346" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMS7032Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haguet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauter-Starace" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985110v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bounaix Morand Du Puch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Barbier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fuchs" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00940323v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milgram" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cortes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Villiers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2010.09.044" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dell&#8217;atti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mascini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.09.044" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZK9ZSMNM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531617v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Fiche" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calemczuk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.07.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531619v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma1015402" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531609v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cunin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrn126" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985117v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fiche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985122v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Corne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Suraniti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeonee Seol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Skinner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Visscher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Halperin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531595v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fiche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.097790" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985132v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halperin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhulina" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531576v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/18/S01" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985138v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zhulina" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531589v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0616606" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KSH6P6BJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531570v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Zhulina" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.063479" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985140v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985143v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985144v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985148v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985145v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985149v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garrahan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherrington" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/2/302" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985151v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531504v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.099801" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985156v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531542v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/7/308" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985153v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985158v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531499v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexie Davison" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/7/323" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531535v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531374v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/21/301" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/212B771F5360BC7F72B5E01F9DE1F19F7E9CD2A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985161v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531420v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00545-8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531366v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.2160" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531362v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.1841" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531433v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/9/301" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531354v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.59.2939" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531344v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.960" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531339v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(98)00130-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTTP68CG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531330v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.3326" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531277v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.3787" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531315v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres Moreno" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.7434" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378181v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746182v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Noel Scaramozzino" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746160v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929738v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930064v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parent" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousset" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouillet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930397v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929978v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937712v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Weerakkody" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946668v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555450" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937723v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108029v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376347v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raillon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN.2019.8823292" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930541v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946674v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929754v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734777v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108024v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789427v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857675v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107993v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lian John-Herpin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925286v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN.2017.7968845" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108857v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109194v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Billon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109173v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnaffe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109068v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109165v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109206v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109232v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109265v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109269v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531409v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B Gordon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1358157" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930366v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tardieux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gudimard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boizot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977223v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930094v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boizot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930024v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917908v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918384v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107984v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340460v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181933v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524361v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Benchetrit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181911v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bourdat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181897v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946513v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou-Broutin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108013v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001642v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-buhot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7643-4305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112801269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523507v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escobar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle El Kazzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weerakkody" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2026.118551" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Bratash" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400941" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulghani Ismail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Bouzina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tawil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duplantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roupioz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2025.117913" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenze Lu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Fang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Ning" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fqsafe/fyae003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594103v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Engel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2024.116088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Manceau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02355" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13030365" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Scaramozzino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13020258" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356359v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13528" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Savonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cubizolles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12050346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c05532" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Elchinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c10734" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340313v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Genua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Amandine Gar&#231;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Sergeeva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Saesen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03516-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Voci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Descamps" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neso Sojic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100112" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Reynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00461" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11080244" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202001154" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ravelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11040112" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rolland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113777" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shilanthan Weerakkody" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09973" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gaggiotti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.127188" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Weerakoddy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120777" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03024426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abbbc1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03023584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Desmet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Vindas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarado Meza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrigue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020511" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20061803" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.399856" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392368v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b00559" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02382079v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios9040121" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374924v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Leroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01689-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915890v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.08.072" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTNJ789Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925324v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian John-Herpin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ht7020010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Hou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051046" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Melaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protcy.2017.04.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.09.068" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P350L26M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubizolles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buhot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protcy.2017.04.073" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02104" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Menais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mossa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38558" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925342v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Coilhac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr04868d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daniel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.12.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZST0WFK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925366v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microarrays4010041" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jourdan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pingel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2015.4.473" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2014.3164" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mounier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Wehry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.06.038" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWP6LGFM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072629v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51901" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00941342v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brakha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arvers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marlu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983222v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531637v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9BT2R9Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973375v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harrison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Binder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad J Burden" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Carlon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1358" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985105v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Tada&#8197;batista" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205346" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMS7032Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haguet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauter-Starace" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985110v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bounaix Morand Du Puch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Barbier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fuchs" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00940323v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milgram" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cortes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Villiers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2010.09.044" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dell&#8217;atti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mascini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.09.044" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZK9ZSMNM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531617v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Fiche" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calemczuk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.07.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531619v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma1015402" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985117v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fiche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985122v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Corne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Suraniti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531609v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cunin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrn126" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeonee Seol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Skinner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Visscher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Halperin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531595v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fiche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.097790" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531589v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halperin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhulina" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0616606" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KSH6P6BJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531576v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/18/S01" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985138v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zhulina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985132v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531570v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Zhulina" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.063479" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985140v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985143v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985144v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985145v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985148v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531522v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garrahan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherrington" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/2/302" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985151v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985149v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985153v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531542v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/7/308" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531504v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.099801" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985158v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531499v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexie Davison" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/7/323" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985161v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531374v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/21/301" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/212B771F5360BC7F72B5E01F9DE1F19F7E9CD2A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531535v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531433v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/9/301" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531366v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.2160" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531362v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.1841" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531420v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00545-8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531344v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.960" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531354v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.59.2939" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531330v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.3326" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531339v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(98)00130-7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTTP68CG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531277v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.3787" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531315v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres Moreno" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.7434" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378181v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746182v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Noel Scaramozzino" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746160v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929738v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930064v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parent" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousset" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouillet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929978v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930397v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937723v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Weerakkody" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946668v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555450" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937712v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930541v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376347v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raillon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN.2019.8823292" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946674v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929754v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734777v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108029v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789427v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108024v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857675v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925286v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lian John-Herpin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN.2017.7968845" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108857v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107993v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109194v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Billon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109173v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnaffe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109068v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109165v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109206v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109232v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109265v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109269v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531409v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B Gordon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1358157" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930366v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tardieux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gudimard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boizot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977223v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930094v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boizot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930024v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917908v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918384v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107984v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340460v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181933v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524361v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Benchetrit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181911v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bourdat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181897v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946513v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou-Broutin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108013v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001642v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>