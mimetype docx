--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -616,412 +616,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations in measuring and mitigating phytohemagglutinins, a key food safety concern in beans</w:t>
+                <w:t xml:space="preserve">Investigation of the Affinity of Aptamers for Bacteria by Surface Plasmon Resonance Imaging Using Nanosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenze Lu</w:t>
+                <w:t xml:space="preserve">Mathilde Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihui Fang</w:t>
+                <w:t xml:space="preserve">Carole Farre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su Yang</w:t>
+                <w:t xml:space="preserve">Florence Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang Ning</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Min Xu</w:t>
+                <w:t xml:space="preserve">Raphaël Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensing and Instrumentation for Food Quality and Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fqsafe/fyae003⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (23), pp.29645-29656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c02355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594108v1</w:t>
+                <w:t xml:space="preserve">hal-04609750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical fiber biosensors toward in vivo detection.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+                <w:t xml:space="preserve">Innovations in measuring and mitigating phytohemagglutinins, a key food safety concern in beans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenze Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Leroy</w:t>
+                <w:t xml:space="preserve">Zhihui Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Engel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Su Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2024.116088⟩</w:t>
+              <w:t xml:space="preserve">Sensing and Instrumentation for Food Quality and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fqsafe/fyae003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594103v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Affinity of Aptamers for Bacteria by Surface Plasmon Resonance Imaging Using Nanosomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Farre</w:t>
+                <w:t xml:space="preserve">Optical fiber biosensors toward in vivo detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Bratash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lagarde</w:t>
+                <w:t xml:space="preserve">Loïc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Mathey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Engel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (23), pp.29645-29656. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 251, pp.116088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c02355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2024.116088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609750v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Amplification Methods for Biosensors</w:t>
               </w:r>
@@ -1137,51 +1137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, </w:t>
@@ -1213,2923 +1213,2923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic or Antagonist Effects of Different UV Ranges Analyzed by the Combination Index: Application to DNA Photoproducts</w:t>
+                <w:t xml:space="preserve">Discrimination of deletion to point cytokine mutants based on an array of cross-reactive receptors mimicking protein recognition by heparan sulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douki</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Genua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Sergeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els Saesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Musnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.13528⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 414, pp.551-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03516-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356359v2</w:t>
+                <w:t xml:space="preserve">hal-03340313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of isothermal dumbbell exponential amplification: effects of mix composition on LAMP and its derivatives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic or Antagonist Effects of Different UV Ranges Analyzed by the Combination Index: Application to DNA Photoproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bios12050346⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (3), pp.649-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.13528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720104v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356359v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Innovative Quantification Assay Based on Aptamer Sandwich and Isothermal Dumbbell Exponential Amplification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Kinetics of isothermal dumbbell exponential amplification: effects of mix composition on LAMP and its derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Savonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bios12050346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c05532⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03607957v1</w:t>
+                <w:t xml:space="preserve">hal-03720104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-like peptide self-assembled into hybrid nanostructures for electronic nose applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an Innovative Quantification Assay Based on Aptamer Sandwich and Isothermal Dumbbell Exponential Amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Jacquier</w:t>
+                <w:t xml:space="preserve">Mathilde Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Elchinger</w:t>
+                <w:t xml:space="preserve">Patricia Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Mathey</w:t>
+                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c10734⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (7), pp.3376-3385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c05532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607954v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of deletion to point cytokine mutants based on an array of cross-reactive receptors mimicking protein recognition by heparan sulfate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
+                <w:t xml:space="preserve">Surfactant-like peptide self-assembled into hybrid nanostructures for electronic nose applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle El Kazzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Sergeeva</w:t>
+                <w:t xml:space="preserve">Elise Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Els Saesen</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Elchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Musnier</w:t>
+                <w:t xml:space="preserve">Raphael Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 414, pp.551-559. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 414, pp.1c10734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03516-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c10734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340313v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipolar Electrochemiluminescence Imaging: A Way to Investigate the Passivation of Silicon Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdulghani Ismail</w:t>
+                <w:t xml:space="preserve">Recent advances in cardiac biomarkers detection: From commercial devices to emerging technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Voci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Descamps</w:t>
+                <w:t xml:space="preserve">Tristan Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202100112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, pp.113777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259694v1</w:t>
+                <w:t xml:space="preserve">hal-03408397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of α-Thrombin and γ-Thrombin Using Aptamer-Functionalized Nanopore Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bipolar Electrochemiluminescence Imaging: A Way to Investigate the Passivation of Silicon Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulghani Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Voci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Reynaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Balme</w:t>
+                <w:t xml:space="preserve">Neso Sojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c00461⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (11), pp.1094-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202100112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607965v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Artificial Olfaction Systems with a Focus on Surface Plasmon Resonance for the Analysis of Volatile Organic Compounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Mathey</w:t>
+                <w:t xml:space="preserve">Discrimination of α-Thrombin and γ-Thrombin Using Aptamer-Functionalized Nanopore Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bouchet-Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bios11080244⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (22), pp.7889-7897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c00461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340297v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Bio‐Electrofunctionalization of Planar Micropores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emeline Descamps</w:t>
+                <w:t xml:space="preserve">An Overview of Artificial Olfaction Systems with a Focus on Surface Plasmon Resonance for the Analysis of Volatile Organic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle El Kazzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202001154⟩</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bios11080244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259683v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting Curve Analysis of Aptachains: Adenosine Detection with Internal Calibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chenze Lu</w:t>
+                <w:t xml:space="preserve">Contactless Bio‐Electrofunctionalization of Planar Micropores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulghani Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ravelet</w:t>
+                <w:t xml:space="preserve">Emeline Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bios11040112⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (6), pp.2001154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202001154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408407v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in cardiac biomarkers detection: From commercial devices to emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Savonnet</w:t>
+                <w:t xml:space="preserve">Melting Curve Analysis of Aptachains: Adenosine Detection with Internal Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenze Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Rolland</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 194, pp.113777. </w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bios11040112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408397v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Index Prism Sensitivity of Surface Plasmon Resonance Imaging in Gas Phase: Experiment versus Theory</w:t>
+                <w:t xml:space="preserve">Enhancing the sensitivity of plasmonic optical fiber sensors by analyzing the distribution of the optical modes intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Shilanthan Weerakkody</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brenet</w:t>
+                <w:t xml:space="preserve">Karim Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Herrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yanxia Hou</w:t>
+                <w:t xml:space="preserve">Patrick Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neso Sojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09973⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (20), pp.28740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.399856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485279v1</w:t>
+                <w:t xml:space="preserve">hal-03118890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an optoelectronic nose based on surface plasmon resonance imaging with peptide and hairpin DNA for sensing volatile organic compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Index Prism Sensitivity of Surface Plasmon Resonance Imaging in Gas Phase: Experiment versus Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Shilanthan Weerakkody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Gaggiotti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+                <w:t xml:space="preserve">Cyril Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2019.127188⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (6), pp.3756-3767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376321v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Sensitivity of Surface Plasmon Resonance Imaging for the Gas-Phase Detection of Volatile Organic Compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan S. Weerakoddy</w:t>
+                <w:t xml:space="preserve">Development of an optoelectronic nose based on surface plasmon resonance imaging with peptide and hairpin DNA for sensing volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gaggiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 212, pp.120777. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 303, pp.127188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.120777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2019.127188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946475v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Enhanced Electrochemiluminescence at a Bipolar Microelectrode in a Solid-State Micropore</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Pham</w:t>
+                <w:t xml:space="preserve">Improvement of Sensitivity of Surface Plasmon Resonance Imaging for the Gas-Phase Detection of Volatile Organic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Maziz</w:t>
+                <w:t xml:space="preserve">Jonathan S. Weerakoddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Gallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/abbbc1⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.120777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.120777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024426v1</w:t>
+                <w:t xml:space="preserve">hal-02946475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed Remote SPR Detection of Biological Interactions through Optical Fiber Bundles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cloé Desmet</w:t>
+                <w:t xml:space="preserve">Wireless Enhanced Electrochemiluminescence at a Bipolar Microelectrode in a Solid-State Micropore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Voci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulghani Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Vindas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Silvia Voci</w:t>
+                <w:t xml:space="preserve">Jing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20020511⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (13), pp.137509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/abbbc1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023584v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Inspired Strategies for Improving the Selectivity and Sensitivity of Artificial Noses: A Review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiplexed Remote SPR Detection of Biological Interactions through Optical Fiber Bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alvarado Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Voci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (6), pp.1803. </w:t>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20061803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s20020511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527981v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the sensitivity of plasmonic optical fiber sensors by analyzing the distribution of the optical modes intensity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Vindas</w:t>
+                <w:t xml:space="preserve">Bio-Inspired Strategies for Improving the Selectivity and Sensitivity of Artificial Noses: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natale Scaramozzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (20), pp.28740. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.1803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.399856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s20061803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118890v1</w:t>
+                <w:t xml:space="preserve">hal-02527981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Bipolar Electrochemistry at Solid-State Micropores: Demonstration by Wireless Electrochemiluminescence Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Maziz</w:t>
+                <w:t xml:space="preserve">Highly sensitive olfactory biosensors for the detection of volatile organic compounds by surface plasmon resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b00559⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.230 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.08.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392368v1</w:t>
+                <w:t xml:space="preserve">hal-01915890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Induced Electro-Functionalization of Pore Walls: A Contactless Technology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Bipolar Electrochemistry at Solid-State Micropores: Demonstration by Wireless Electrochemiluminescence Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulghani Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Voci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Maziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (14), pp.8900-8907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b00559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bios9040121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02382079v1</w:t>
+                <w:t xml:space="preserve">hal-02392368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly parallel remote SPR detection of DNA hybridization by micropillar optical arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Livache</w:t>
+                <w:t xml:space="preserve">Polarization Induced Electro-Functionalization of Pore Walls: A Contactless Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bouchet-Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulghani Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-019-01689-2⟩</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.E121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bios9040121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374924v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive olfactory biosensors for the detection of volatile organic compounds by surface plasmon resonance imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Belloir</w:t>
+                <w:t xml:space="preserve">Highly parallel remote SPR detection of DNA hybridization by micropillar optical arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Voci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.08.072⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 411 (11), pp.2249-2259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-019-01689-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01915890v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly-Selective Optoelectronic Nose Based on Surface Plasmon Resonance Imaging for Sensing Volatile Organic Compounds</w:t>
               </w:r>
@@ -4154,51 +4154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian John-Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Gallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Musnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4262,51 +4262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red Blood Cell Agglutination for Blood Typing Within Passive Microfluidic Biochips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4347,645 +4347,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile Electronic Tongue Based on Surface Plasmon Resonance Imaging and Cross-Reactive Sensor Arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Genua</w:t>
+                <w:t xml:space="preserve">Linear Chain Formation of Split-Aptamer Dimers on Surfaces Triggered by Adenosine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenze Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanjie Hou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
+                <w:t xml:space="preserve">Eric Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s17051046⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (44), pp.12785 - 12792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522527v1</w:t>
+                <w:t xml:space="preserve">hal-01916533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Molecule SPR Imaging Detection from Split Aptamer Microarrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Versatile Electronic Tongue Based on Surface Plasmon Resonance Imaging and Cross-Reactive Sensor Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Genua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjie Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Melaine</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27, pp.6 - 7. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protcy.2017.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s17051046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925311v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time observation and automated measurement of red blood cells agglutination inside a passive microfluidic biochip containing embedded reagents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
+                <w:t xml:space="preserve">Small Molecule SPR Imaging Detection from Split Aptamer Microarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Melaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2016.09.068⟩</w:t>
+              <w:t xml:space="preserve">Procedia Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.6 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protcy.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925305v1</w:t>
+                <w:t xml:space="preserve">hal-01925311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-dimer Quantification from Autologous Red Blood Cells Agglutination by a Lens-free Imaging Device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Buhot</w:t>
+                <w:t xml:space="preserve">Real time observation and automated measurement of red blood cells agglutination inside a passive microfluidic biochip containing embedded reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protcy.2017.04.073⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93, pp.110 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2016.09.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925307v1</w:t>
+                <w:t xml:space="preserve">hal-01925305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Chain Formation of Split-Aptamer Dimers on Surfaces Triggered by Adenosine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yoann Roupioz</w:t>
+                <w:t xml:space="preserve">D-dimer Quantification from Autologous Red Blood Cells Agglutination by a Lens-free Imaging Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Poher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Peyrin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (44), pp.12785 - 12792. </w:t>
+              <w:t xml:space="preserve">Procedia Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.167 - 168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.protcy.2017.04.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916533v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer translocation through nano-pores in vibrating thin membranes</w:t>
               </w:r>
@@ -5075,51 +5075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nanoparticle-based thermo-dynamic aptasensor for small molecule detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Melaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Coilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5315,800 +5315,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Nanoparticles Surface Plasmon Resonance Enhanced Signal for the Detection of Small Molecules on Split-Aptamer Microarrays (Small Molecules Detection from Split-Aptamers)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Roupioz</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging of the conversion of clustered DNA lesions into double strand breaks by Fpg protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pingel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microarrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microarrays4010041⟩</w:t>
+              <w:t xml:space="preserve">AIMS Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (4), pp.473 - 483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/matersci.2015.4.473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925366v1</w:t>
+                <w:t xml:space="preserve">hal-01651414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging of the conversion of clustered DNA lesions into double strand breaks by Fpg protein</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Pingel</w:t>
+                <w:t xml:space="preserve">Gold Nanoparticles Surface Plasmon Resonance Enhanced Signal for the Detection of Small Molecules on Split-Aptamer Microarrays (Small Molecules Detection from Split-Aptamers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Melaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (4), pp.473 - 483. </w:t>
+              <w:t xml:space="preserve">Microarrays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), pp.41 - 52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/matersci.2015.4.473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microarrays4010041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651414v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscapes of taste by a novel Electronic tongue for the analysis of complex mixtures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Genua</w:t>
+                <w:t xml:space="preserve">Relationship between humoral response against hepatitis C virus and disease overcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SpringerPlus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925383v1</w:t>
+                <w:t xml:space="preserve">inserm-00941342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR imaging based electronic tongue via landscape images for complex mixture analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Landscapes of taste by a novel Electronic tongue for the analysis of complex mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjie Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (6), pp.1059 - 1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2014.3164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.06.038⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01925388v1</w:t>
+                <w:t xml:space="preserve">hal-01925383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic tongue generating continuous recognition patterns for protein analysis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">SPR imaging based electronic tongue via landscape images for complex mixture analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hillary Wehry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/51901⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130, pp.49 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072629v1</w:t>
+                <w:t xml:space="preserve">hal-01925388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between humoral response against hepatitis C virus and disease overcome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alice Marlu</w:t>
+                <w:t xml:space="preserve">Electronic tongue generating continuous recognition patterns for protein analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Genua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpringerPlus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.DOI 10.3791/51901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/51901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00941342v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution-Phase vs Surface-Phase Aptamer-Protein Affinity from a Label-Free Kinetic Biosensor</w:t>
               </w:r>
@@ -6120,51 +6120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6232,51 +6232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time monitoring of thrombin interactions with its aptamers: Insights into the sandwich complex formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Melaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6495,77 +6495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature scans/cycles for the detection of low abundant DNA point mutations on microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pingel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6603,90 +6603,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Evolution Profiles for Electronic-Tongue-Based Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayane Tada batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6749,103 +6749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization-Induced Local Pore-Wall Functionalization for Biosensing: From Micropore to Nanopore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Haguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sauter-Starace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 84 (7), pp.3254-3261</w:t>
@@ -7172,51 +7172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dell’atti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mascini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7481,407 +7481,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02531619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point Mutation Detection by Surface Plasmon Resonance Imaging Coupled with a Temperature Scan Method in a Model System</w:t>
+                <w:t xml:space="preserve">SPR-imaging based assays on an oligonucleotide-array to analyze DNA lesions recognition and excision by repair proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fiche</w:t>
+                <w:t xml:space="preserve">C. Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Symposium Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (1), pp.249-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nass/nrn126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985117v1</w:t>
+                <w:t xml:space="preserve">cea-02531609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR imaging for label-free multiplexed analyses of DNA N-glycosylase interactions with damaged DNA duplexes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Point Mutation Detection by Surface Plasmon Resonance Imaging Coupled with a Temperature Scan Method in a Model System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cunin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Calemczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Livache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 133 (8), pp.1036</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (4), pp.1049-1057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985122v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR-imaging based assays on an oligonucleotide-array to analyze DNA lesions recognition and excision by repair proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPR imaging for label-free multiplexed analyses of DNA N-glycosylase interactions with damaged DNA duplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Corne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Fiche</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Fiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cunin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Fuchs</w:t>
+                <w:t xml:space="preserve">Valérie Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Suraniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Symposium Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 133 (8), pp.1036</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02531609v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretching of Homopolymeric RNA Reveals Single-Stranded Helices and Base-Stacking</w:t>
               </w:r>
@@ -8152,384 +8152,384 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zhulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 22 (26), pp.11290-11304. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 22 (26), pp.11290-11304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02531589v1</w:t>
+                <w:t xml:space="preserve">hal-01985132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the hybridization isotherms of DNA microarrays: the Langmuir model and its extensions</w:t>
+                <w:t xml:space="preserve">Hybridization at a Surface: The Role of Spacers in DNA Microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Halperin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zhulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/18/S01⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (26), pp.11290-11304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0616606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02531576v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02531589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hybridization isotherms of DNA microarrays: the Langmuir model and its extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Halperin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Zhulina</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zhulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18 (18), pp.S463-S490</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 18 (18), pp.S463-S490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/18/S01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985138v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02531576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization at a Surface: The Role of Spacers in DNA Microarrays</w:t>
+                <w:t xml:space="preserve">On the hybridization isotherms of DNA microarrays: the Langmuir model and its extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Halperin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Zhulina</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Zhulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22 (26), pp.11290-11304</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (18), pp.S463-S490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985132v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brush Effects on DNA Chips: Thermodynamics, Kinetics, and Design Guidelines</w:t>
               </w:r>
@@ -8613,191 +8613,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02531570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brush Effects on DNA Chips: Thermodynamics, Kinetics, and Design Guidelines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cluster algorithm for nonadditive hard-core mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.B. Zhulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 89 (2), pp.796-811</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 122 (2), pp.024105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985140v1</w:t>
+                <w:t xml:space="preserve">hal-01985143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster algorithm for nonadditive hard-core mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brush Effects on DNA Chips: Thermodynamics, Kinetics, and Design Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Halperin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.B. Zhulina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 122 (2), pp.024105</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 89 (2), pp.796-811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985143v1</w:t>
+                <w:t xml:space="preserve">hal-01985140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact curvilinear diffusion coefficients in the repton model</w:t>
               </w:r>
@@ -9023,338 +9023,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple strong glass forming models: mean-field solution with activation</w:t>
+                <w:t xml:space="preserve">Kovacs effect and fluctuation–dissipation relations in 1D kinetically constrained models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Sherrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 36 (2), pp.307-328. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 36 (50), pp.12367-12377</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02531522v1</w:t>
+                <w:t xml:space="preserve">hal-01985149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple strong glass forming models: mean-field solution with activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Garrahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sherrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 36 (2), pp.307-328</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 36 (2), pp.307-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/36/2/302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985151v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02531522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kovacs effect and fluctuation–dissipation relations in 1D kinetically constrained models</w:t>
+                <w:t xml:space="preserve">Simple strong glass forming models: mean-field solution with activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Garrahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sherrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 36 (50), pp.12367-12377</w:t>
+              <w:t xml:space="preserve">, 2003, 36 (2), pp.307-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985149v1</w:t>
+                <w:t xml:space="preserve">hal-01985151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuation-Dissipation Relations in the Activated Regime of Simple Strong-Glass Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Garrahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 88 (22)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9392,51 +9392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossover from fragile to strong glassy behaviour in the spin facilitated chain model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Garrahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (7), pp.1499-1507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9669,51 +9669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossover from fragile to strong glassy behaviour in the spin facilitated chain model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Garrahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (7), pp.1499-1507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9738,90 +9738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glassy behaviour in simple kinetically constrained models: topological networks, lattice analogues and annihilation-diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sherrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexie Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Garrahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (7), pp.1673-1682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9849,320 +9849,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02531499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover from fragile to strong glassy behavior in kinetically constrained systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glassy behaviour in a 3-state spin model Glassy behaviour in a 3-state spin model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexie Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sherrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Garrahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Garrahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 64 (2)</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34, pp.5147 - 5182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985161v1</w:t>
+                <w:t xml:space="preserve">cea-02531535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust learning and generalization with support vector machines</w:t>
+                <w:t xml:space="preserve">Crossover from fragile to strong glassy behavior in kinetically constrained systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mirta Gordon</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Garrahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02531374v1</w:t>
+                <w:t xml:space="preserve">hal-01985161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glassy behaviour in a 3-state spin model Glassy behaviour in a 3-state spin model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust learning and generalization with support vector machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta Gordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34 (21), pp.4377-4388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/34/21/301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02531535v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02531374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage capacity of a constructive learning algorithm</w:t>
               </w:r>
@@ -11253,51 +11253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natale Noel Scaramozzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XXXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Debrecen, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11572,51 +11572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point-of-Care medical device development for high sensitivity multiplexed detection of cardiac biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11624,51 +11624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du Médicament 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
@@ -11697,77 +11697,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an innovative quantification assay based on aptamer sandwich and isothermal dumbbell exponential amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11818,103 +11818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple SPR detection of biological targets through a microstructured optical fiber bundle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksii Bratash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alvarado Meza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europtrode XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Varsovie, Poland</w:t>
@@ -11995,51 +11995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan S. Weerakkody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR BIOMIM 1st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12064,103 +12064,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface plasmon resonance imaging-based optoelectronic nose: fundamental study on the effects of temperature and humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan S. Weerakoddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.1135414, </w:t>
@@ -12317,786 +12317,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric Sensing on microstructured optical fibers by surface plasmon resonance for multiple applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Arbault</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging based on peptide and HpDNA for sensing volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gaggiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Biosensor Symposium EBS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">XX AISEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930541v1</w:t>
+                <w:t xml:space="preserve">hal-02108029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-electronic nose - temperature and VOC concentration effects on the equilibrium response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Raillon</w:t>
+                <w:t xml:space="preserve">Multiparametric Sensing on microstructured optical fibers by surface plasmon resonance for multiple applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alvarado Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Arbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd European Biosensor Symposium EBS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376347v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic optoelectronic nose for analysis of volatile organic compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanxia Hou</w:t>
+                <w:t xml:space="preserve">Opto-electronic nose - temperature and VOC concentration effects on the equilibrium response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Raillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AnalytiX-2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Fukuoka, Japan. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISOEN.2019.8823292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946674v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaing based on peptide and HpDNA for sensing volatile organic compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Gaggiotti</w:t>
+                <w:t xml:space="preserve">Biomimetic optoelectronic nose for analysis of volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX AISEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">AnalytiX-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929754v1</w:t>
+                <w:t xml:space="preserve">hal-02946674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odorant-binding protein-based optoelectronic tongue and nose for sensing volatile organic compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface plasmon resonance imaing based on peptide and HpDNA for sensing volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gaggiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Fukuoka, Japan. 4 p</w:t>
+              <w:t xml:space="preserve">XX AISEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734777v1</w:t>
+                <w:t xml:space="preserve">hal-04929754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging based on peptide and HpDNA for sensing volatile organic compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odorant-binding protein-based optoelectronic tongue and nose for sensing volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Buhot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX AISEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Fukuoka, Japan. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108029v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface plasmon resonance imaging for sensing volatile organic compounds: Biomimetic olfactory biosensors and optoelectronic nose</w:t>
               </w:r>
@@ -13121,64 +13121,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Anniversary World Congress on Biosensors (Biosensors 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Miami, Floride, United States</w:t>
@@ -13246,64 +13246,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Annuel Meeting of GDR O3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13367,64 +13367,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Plénières du GDR "Bio-Ingénierie des Interfaces"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
@@ -13479,448 +13479,448 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélian John-Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Gallat</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Gallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 ISOCS/IEEE International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Montreal, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2017, Montreal, France. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925286v1</w:t>
+                <w:t xml:space="preserve">hal-02107993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a novel multiplexed optoelectronic nose for analysis of volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelian John-Herpin</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélian John-Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Gallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Olfaction &amp; Electronic Nose</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 ISOCS/IEEE International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montreal, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISOEN.2017.7968845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108857v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a novel multiplexed optoelectronic nose for analysis of volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Gallat</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian John-Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Gallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ISOCS/IEEE International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montreal, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Olfaction &amp; Electronic Nose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107993v1</w:t>
+                <w:t xml:space="preserve">hal-02108857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic tongue-based analysis of complex mixtures and bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjie Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13962,103 +13962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combinatorial approach for design of glyconanoparticles that mimic biological activities of glycosaminoglycans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Sergeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Zing Bionanomaterials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Carvoeiro, Portugal</w:t>
@@ -14087,103 +14087,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile electronic tongue for analysis of food samples based on pattern recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Profiling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Costa de Caparica, Portugal</w:t>
@@ -14212,90 +14212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodborne bacteria identification based on continuous evolution patterns generated by electronic tongues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14337,90 +14337,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel electronic tongue for analysis of heparan sulfate binding proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14462,103 +14462,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscapes of Taste by a Novel Electronic Tongue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Amandine Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjie Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Olfaction &amp; Electronic Nose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Daegu, South Korea</w:t>
@@ -14587,90 +14587,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein differentiation based on pattern recognition using an electronic tongue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14712,90 +14712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic tongue based analysis for protein differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Genua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Calemczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14973,90 +14973,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sample preparation microfluidic platform for immuno-LAMP detection: cardiovascular diseases application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tardieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Gudimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières GDR Micro Nano Fluidique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nice, France</w:t>
@@ -15085,90 +15085,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of specific aptamers for Bacillus cereus by Surface Plasmon Resonance imaging (SPRi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Farre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15210,51 +15210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTOMATED MICROFLUIDIC PLATFORM FOR ON FIELD HIGH SENSITIVITY QUANTIFICATION OF CARDIAC TROPONIN I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15335,51 +15335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated microfluidic platform for on field high sensitivity quantification of cardiac troponin I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15499,64 +15499,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique Biosurf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ile de Porquerolles, France. </w:t>
@@ -15624,64 +15624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Barou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Microcapteurs Optiques, Minalogic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
@@ -15768,97 +15768,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélian John-Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Gallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.1-3, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISOEN.2017.7968845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107984v1</w:t>
@@ -15953,51 +15953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Weerakkody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sergey Y. Yurish. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Biosensors: Reviews Volume 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, International Frequency Sensor Association (IFSA), pp.15-63, 2020, 978-84-09-25125-4</w:t>
@@ -16071,90 +16071,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LINEAR OLIGONUCLEOTIDE AND USE IN THE DETECTION OF ANALYTES OF INTEREST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2023126329 (A1). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -16189,77 +16189,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MÉTHODE POUR CONTRÔLER LA QUALITÉ D’UNE AMPLIFICATION LAMP ET KIT UTILISÉ A CET EFFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Benchetrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16320,64 +16320,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Bourdat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16425,77 +16425,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ POUR DÉTECTER ET ÉVENTUELLEMENT QUANTIFIER UN ANALYTE AVEC UN OLIGONUCLÉOTIDE À DOUBLE STRUCTURE TIGE-BOUCLE ET LEDIT OLIGONUCLÉOTIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3108124 (A1). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16565,51 +16565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1907884. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -16631,51 +16631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs de nez ou de langue électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16925,51 +16925,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE0EF63D"/>
+    <w:nsid w:val="C26D0E89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17156,51 +17156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-buhot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7643-4305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112801269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523507v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escobar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle El Kazzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weerakkody" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2026.118551" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Bratash" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400941" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulghani Ismail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Bouzina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tawil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duplantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roupioz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2025.117913" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenze Lu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Fang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Ning" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fqsafe/fyae003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594103v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Engel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2024.116088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Manceau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02355" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13030365" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Scaramozzino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13020258" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356359v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13528" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Savonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cubizolles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12050346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c05532" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Elchinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c10734" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340313v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Genua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Amandine Gar&#231;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Sergeeva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Saesen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03516-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Voci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Descamps" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neso Sojic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100112" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Reynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00461" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11080244" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202001154" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ravelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11040112" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rolland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113777" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shilanthan Weerakkody" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09973" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gaggiotti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.127188" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Weerakoddy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120777" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03024426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abbbc1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03023584v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Desmet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Vindas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarado Meza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrigue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020511" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20061803" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.399856" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392368v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b00559" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02382079v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios9040121" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374924v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Leroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01689-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915890v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.08.072" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTNJ789Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925324v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian John-Herpin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ht7020010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Hou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051046" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Melaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protcy.2017.04.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.09.068" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P350L26M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubizolles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buhot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protcy.2017.04.073" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02104" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Menais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mossa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38558" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925342v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Coilhac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr04868d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daniel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.12.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZST0WFK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925366v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microarrays4010041" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jourdan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pingel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2015.4.473" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2014.3164" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mounier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Wehry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.06.038" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWP6LGFM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072629v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51901" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00941342v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brakha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arvers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marlu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983222v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531637v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9BT2R9Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973375v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harrison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Binder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad J Burden" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Carlon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1358" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985105v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Tada&#8197;batista" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205346" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMS7032Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haguet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauter-Starace" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985110v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bounaix Morand Du Puch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Barbier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fuchs" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00940323v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milgram" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cortes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Villiers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2010.09.044" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dell&#8217;atti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mascini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.09.044" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZK9ZSMNM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531617v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Fiche" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calemczuk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.07.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531619v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma1015402" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985117v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fiche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985122v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Corne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Suraniti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531609v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cunin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrn126" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeonee Seol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Skinner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Visscher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Halperin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531595v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fiche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.097790" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531589v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halperin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhulina" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0616606" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KSH6P6BJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531576v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/18/S01" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985138v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zhulina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985132v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531570v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Zhulina" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.063479" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985140v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985143v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985144v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985145v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985148v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531522v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garrahan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherrington" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/2/302" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985151v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985149v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985153v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531542v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/7/308" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531504v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.099801" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985158v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531499v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexie Davison" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/7/323" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985161v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531374v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/21/301" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/212B771F5360BC7F72B5E01F9DE1F19F7E9CD2A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531535v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531433v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/9/301" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531366v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.2160" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531362v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.1841" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531420v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00545-8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531344v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.960" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531354v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.59.2939" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531330v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.3326" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531339v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(98)00130-7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTTP68CG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531277v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.3787" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531315v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres Moreno" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.7434" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378181v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746182v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Noel Scaramozzino" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746160v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929738v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930064v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parent" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousset" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouillet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929978v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930397v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937723v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Weerakkody" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946668v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555450" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937712v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930541v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376347v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raillon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN.2019.8823292" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946674v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929754v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734777v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108029v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789427v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108024v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857675v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925286v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lian John-Herpin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN.2017.7968845" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108857v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107993v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109194v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Billon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109173v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnaffe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109068v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109165v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109206v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109232v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109265v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109269v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531409v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B Gordon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1358157" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930366v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tardieux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gudimard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boizot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977223v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930094v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boizot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930024v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917908v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918384v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107984v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340460v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181933v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524361v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Benchetrit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181911v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bourdat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181897v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946513v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou-Broutin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108013v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001642v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaud-buhot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7643-4305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112801269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523507v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escobar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle El Kazzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weerakkody" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2026.118551" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Bratash" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400941" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulghani Ismail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Bouzina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tawil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duplantier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roupioz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2025.117913" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Manceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenze Lu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Fang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Ning" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fqsafe/fyae003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Engel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2024.116088" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13030365" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Scaramozzino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13020258" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Genua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Amandine Gar&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Sergeeva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Saesen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03516-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356359v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13528" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Savonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cubizolles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12050346" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c05532" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Elchinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c10734" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rolland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113777" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Voci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Descamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neso Sojic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100112" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Reynaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00461" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340297v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11080244" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202001154" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ravelet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios11040112" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118890v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Vindas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrigue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.399856" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shilanthan Weerakkody" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09973" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376321v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gaggiotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.127188" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Weerakoddy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120777" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03024426v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abbbc1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03023584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Desmet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarado Meza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020511" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20061803" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.08.072" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTNJ789Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392368v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b00559" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02382079v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bouchet-Spinelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios9040121" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374924v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Leroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01689-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925324v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian John-Herpin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gallat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ht7020010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02104" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522527v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Hou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calemczuk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17051046" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925311v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Melaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protcy.2017.04.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.09.068" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P350L26M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925307v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubizolles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buhot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protcy.2017.04.073" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Menais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mossa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38558" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925342v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Coilhac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr04868d" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daniel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.12.015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZST0WFK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651414v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jourdan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pingel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2015.4.473" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925366v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microarrays4010041" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00941342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brakha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arvers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marlu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925383v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2014.3164" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925388v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Mounier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Wehry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.06.038" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWP6LGFM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51901" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983222v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531637v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9BT2R9Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973375v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harrison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Binder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad J Burden" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Carlon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1358" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985105v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105334v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Tada&#8197;batista" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205346" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMS7032Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Haguet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sauter-Starace" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985110v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bounaix Morand Du Puch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Barbier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kraut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fuchs" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00940323v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milgram" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cortes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Villiers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2010.09.044" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dell&#8217;atti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mascini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.09.044" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZK9ZSMNM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531617v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Fiche" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calemczuk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Livache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.07.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531619v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma1015402" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531609v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cunin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nass/nrn126" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985117v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fiche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985122v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Corne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Suraniti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeonee Seol" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Skinner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Visscher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Halperin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531595v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fiche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.097790" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985132v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halperin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhulina" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531589v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0616606" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KSH6P6BJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531576v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/18/S01" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985138v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zhulina" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531570v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Zhulina" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.063479" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985140v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985144v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985145v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985148v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985149v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garrahan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherrington" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/2/302" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985151v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985153v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531542v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/7/308" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531504v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.099801" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985158v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531499v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexie Davison" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/7/323" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531535v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985161v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531374v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/21/301" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/212B771F5360BC7F72B5E01F9DE1F19F7E9CD2A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531433v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/9/301" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531366v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.2160" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531362v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.1841" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531420v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00545-8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531344v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.960" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531354v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.59.2939" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531330v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.3326" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531339v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(98)00130-7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTTP68CG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531277v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.3787" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531315v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres Moreno" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.7434" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378181v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746182v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Noel Scaramozzino" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746160v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929738v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930064v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parent" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousset" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouillet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929978v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930397v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937723v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan S. Weerakkody" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946668v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555450" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937712v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108029v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930541v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376347v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Raillon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN.2019.8823292" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946674v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929754v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734777v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789427v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108024v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857675v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107993v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lian John-Herpin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925286v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN.2017.7968845" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108857v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109194v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Billon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109173v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnaffe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109068v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109165v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109206v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109232v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109265v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109269v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02531409v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B Gordon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1358157" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930366v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tardieux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gudimard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boizot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977223v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930094v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boizot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930024v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917908v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918384v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107984v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340460v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181933v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524361v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Benchetrit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181911v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bourdat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181897v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946513v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou-Broutin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108013v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001642v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>